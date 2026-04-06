--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699426v1</w:t>
+                <w:t xml:space="preserve">hal-04366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alrik Durand</w:t>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366049v1</w:t>
+                <w:t xml:space="preserve">hal-04699426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-dependent photodynamics of boron-vacancy centers in hexagonal boron nitride</w:t>
               </w:r>
@@ -1168,498 +1168,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-resolved UV-C emission in epitaxial monolayer boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Plo</w:t>
+                <w:t xml:space="preserve">The Influence of Alloy Disorder Effects on the Anisotropy of Emission Diagrams in (Al,Ga)N Quantum Wells Embedded into AlN Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin S. Cheng</w:t>
+                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bradford</w:t>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.025026. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad2f45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202400215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791801v1</w:t>
+                <w:t xml:space="preserve">hal-04795744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Alloy Disorder Effects on the Anisotropy of Emission Diagrams in (Al,Ga)N Quantum Wells Embedded into AlN Barriers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathodoluminescence spectroscopy of monolayer hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+                <w:t xml:space="preserve">Kohei Shima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">T.S. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Christopher J. Mellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Beton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.202400215⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795744v1</w:t>
+                <w:t xml:space="preserve">hal-04791841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence spectroscopy of monolayer hexagonal boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.S. Cheng</w:t>
+                <w:t xml:space="preserve">Spatially-resolved UV-C emission in epitaxial monolayer boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Mellor</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Beton</w:t>
+                <w:t xml:space="preserve">Tin S. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Elias</w:t>
+                <w:t xml:space="preserve">Jonathan Bradford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.169. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.025026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50502-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad2f45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791841v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping of the center-of-mass of single G centers in silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krithika V R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,645 +1704,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxy of Boron Nitride on Exfoliated Hexagonal Boron Nitride Flakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Thickness-Dependent Nanophotonic Effects on the Optical Response of Color Centers in Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fraunié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Binder</w:t>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Krystyna Dabrowska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (23), pp.6990-6996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01310⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (41), pp.12915-12920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791832v1</w:t>
+                <w:t xml:space="preserve">hal-04720538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thickness-Dependent Nanophotonic Effects on the Optical Response of Color Centers in Hexagonal Boron Nitride</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fraunié</w:t>
+                <w:t xml:space="preserve">Homoepitaxy of Boron Nitride on Exfoliated Hexagonal Boron Nitride Flakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert</w:t>
+                <w:t xml:space="preserve">Aleksandra Krystyna Dabrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marie</w:t>
+                <w:t xml:space="preserve">Mateusz Tokarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (41), pp.12915-12920. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (23), pp.6990-6996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720538v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Control of the Boron-Vacancy Spin Defect in Hexagonal Boron Nitride</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhao Mu</w:t>
+                <w:t xml:space="preserve">Excitons in (Al,Ga)N quantum dots and quantum wells grown on (0001)-oriented AlN templates: Emission diagrams and valence band mixings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rastoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Fraunié</w:t>
+                <w:t xml:space="preserve">Aly Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (12), pp.126901. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (19), pp.193103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.126901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0170867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258293v1</w:t>
+                <w:t xml:space="preserve">hal-04342825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in (Al,Ga)N quantum dots and quantum wells grown on (0001)-oriented AlN templates: Emission diagrams and valence band mixings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
+                <w:t xml:space="preserve">Isotopic Control of the Boron-Vacancy Spin Defect in Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aly Zaiter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">T. Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134 (19), pp.193103. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (12), pp.126901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0170867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.126901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342825v1</w:t>
+                <w:t xml:space="preserve">hal-04258293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity-enhanced zero-phonon emission from an ensemble of G centers in a silicon-on-insulator microring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (6), pp.061109. </w:t>
@@ -2910,399 +2910,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernal Boron Nitride Crystals Identified by Deep-Ultraviolet Cryomicroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polytypes of sp2-Bonded Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09717⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12060782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603645v1</w:t>
+                <w:t xml:space="preserve">hal-03684307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superradiance of optical phonons in two-dimensional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.L032040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytypes of sp2-Bonded Boron Nitride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Bernal Boron Nitride Crystals Identified by Deep-Ultraviolet Cryomicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianjie Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.782. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.2756-2761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12060782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684307v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Imaging with Spin Defects in Hexagonal Boron Nitride</w:t>
               </w:r>
@@ -3422,77 +3422,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhombohedral and Turbostratic Boron Nitride: X-ray Diffraction and Photoluminescence Signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashim Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,103 +3556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
@@ -3684,295 +3684,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence of V${}_{{{{{{{{\rm{B}}}}}}}}}^{-}$ spin defects in monoisotopic hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton and Phonon Radiative Linewidths in Monolayer Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Haykal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florentin Fabre</w:t>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31743-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.011057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522423v1</w:t>
+                <w:t xml:space="preserve">hal-03621717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton and Phonon Radiative Linewidths in Monolayer Boron Nitride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Decoherence of V${}_{{{{{{{{\rm{B}}}}}}}}}^{-}$ spin defects in monoisotopic hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+                <w:t xml:space="preserve">Noël Minotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.011057. </w:t>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31743-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621717v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Confined, One-Dimensional Boron Nitride Chains in the 1-D Pores of Siliceous Zeolites under High Pressure, High Temperature Conditions</w:t>
               </w:r>
@@ -4105,77 +4105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacking-dependent deep level emission in boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianjie Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4226,90 +4226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4373,64 +4373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-assisted broadening in Bernal boron nitride: A comparison between indirect and direct excitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianjie Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4488,697 +4488,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad Diversity of Near-Infrared Single-Photon Emitters in Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yoann Baron</w:t>
+                <w:t xml:space="preserve">Defect Engineering of Monoisotopic Hexagonal Boron Nitride Crystals via Neutron Transmutation Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Redjem</w:t>
+                <w:t xml:space="preserve">Evan R. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Herzig</w:t>
+                <w:t xml:space="preserve">Gaihua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benali</w:t>
+                <w:t xml:space="preserve">Dylan Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (7), pp.083602. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (23), pp.9231-9239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.083602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c02849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162094v1</w:t>
+                <w:t xml:space="preserve">hal-03674350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Engineering of Monoisotopic Hexagonal Boron Nitride Crystals via Neutron Transmutation Doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the optical bandgap of the Bernal and rhombohedral boron nitride polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dylan Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c02849⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (6), pp.064602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.064602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674350v1</w:t>
+                <w:t xml:space="preserve">hal-04795723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the optical bandgap of the Bernal and rhombohedral boron nitride polymorphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+                <w:t xml:space="preserve">Broad Diversity of Near-Infrared Single-Photon Emitters in Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (6), pp.064602. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (7), pp.083602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.064602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.083602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795723v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band gap measurements of monolayer h-BN and insights into carbon-related point defects</w:t>
+                <w:t xml:space="preserve">Ultrafast nonlinear phonon response of few-layer hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Javier Pena Roman</w:t>
+                <w:t xml:space="preserve">Taehee Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio J. R. Costa Costa</w:t>
+                <w:t xml:space="preserve">Jia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Zobelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Achintya Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Woerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ac0d9c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (14), pp.L140302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L140302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374011v1</w:t>
+                <w:t xml:space="preserve">hal-03374670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nonlinear phonon response of few-layer hexagonal boron nitride</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band gap measurements of monolayer h-BN and insights into carbon-related point defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achintya Kundu</w:t>
+                <w:t xml:space="preserve">Ricardo Javier Pena Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Reimann</w:t>
+                <w:t xml:space="preserve">Fabio J. R. Costa Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Woerner</w:t>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (14), pp.L140302. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.044001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.L140302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ac0d9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374670v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexagonal Boron Nitride Crystal Growth from Iron, a Single Component Flux</w:t>
               </w:r>
@@ -5203,64 +5203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaihua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (4), pp.7032-7039. </w:t>
@@ -5298,77 +5298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat bands and giant light-matter interaction in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lhenoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5579,77 +5579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal growth of monoisotopic hexagonal boron nitride from a Fe–Cr flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaihua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5700,77 +5700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennacer Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5834,90 +5834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep ultraviolet hyperspectral cryomicroscopy in boron nitride: Photoluminescence in crystals with an ultra-low defect density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Artus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,563 +6360,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of isotopic substitution on the phonons of van der Waals crystals: the case of hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Cuscó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James H. Edgar</w:t>
+                <w:t xml:space="preserve">Yann Almadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1cab⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288990v1</w:t>
+                <w:t xml:space="preserve">hal-04818935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow and deep levels in carbon-doped hexagonal boron nitride crystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Effects of isotopic substitution on the phonons of van der Waals crystals: the case of hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Cuscó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (30), pp.303001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1cab⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.094001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02289672v1</w:t>
+                <w:t xml:space="preserve">hal-02288990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of isotopic substitution on the anharmonicity of the interlayer shear mode of h-BN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Shallow and deep levels in carbon-doped hexagonal boron nitride crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085428⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.094001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.094001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086080v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t>
+                <w:t xml:space="preserve">Influence of isotopic substitution on the anharmonicity of the interlayer shear mode of h-BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Cuscó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (8), pp.085428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818935v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous emission of color centers at 4eV in hexagonal boron nitride under hydrostatic pressure</w:t>
               </w:r>
@@ -6941,51 +6941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Kaminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai D Zighadlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7049,51 +7049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Softening of the Out-of-Plane A2u(Transverse-Optic) Mode of Hexagonal Boron Nitride Induced by Dynamical Buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Cuscó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,338 +7164,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct band-gap crossover in epitaxial monolayer boron nitride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonics with hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Summerfeld</w:t>
+                <w:t xml:space="preserve">Joshua David Caldwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Mellor</w:t>
+                <w:t xml:space="preserve">Igor Aharonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (1), pp.2639. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.552-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10610-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41578-019-0124-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156532v1</w:t>
+                <w:t xml:space="preserve">hal-02191041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonics with hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct band-gap crossover in epitaxial monolayer boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua David Caldwell</w:t>
+                <w:t xml:space="preserve">Alex Summerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aharonovich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Chris Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.552-567. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.2639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41578-019-0124-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10610-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191041v1</w:t>
+                <w:t xml:space="preserve">hal-02156532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreversible Transition from the Hexagonal to Wurtzite Phase of Boron Nitride under High Pressure: Optical Properties of the Wurtzite Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Cuscó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,51 +7585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs quantum dot in a needlelike tapered InP nanowire: a telecom band single photon source monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,429 +7700,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an ensemble of G-centers in silicon</w:t>
+                <w:t xml:space="preserve">Van der Waals epitaxy of two-dimensional single-layer h-BN on graphite by molecular beam epitaxy: Electronic properties and band structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Beaufils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Redjem</w:t>
+                <w:t xml:space="preserve">Deborah Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Yu. Kuznetsov</w:t>
+                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035303⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (25), pp.253102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5029220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698220v1</w:t>
+                <w:t xml:space="preserve">hal-01863526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In- and out-of-plane longitudinal acoustic-wave velocities and elastic moduli in h-BN from Brillouin scattering measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of an ensemble of G-centers in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael J. Jimenez-Rioboo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5019629⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.035303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697455v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of two-dimensional single-layer h-BN on graphite by molecular beam epitaxy: Electronic properties and band structure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In- and out-of-plane longitudinal acoustic-wave velocities and elastic moduli in h-BN from Brillouin scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
+                <w:t xml:space="preserve">Rafael J. Jimenez-Rioboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (25), pp.253102. </w:t>
+              <w:t xml:space="preserve">, 2018, 112, pp.051905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5029220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863526v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural optical anisotropy of h-BN: Highest giant birefringence in a bulk crystal through the mid-infrared to ultraviolet range</w:t>
               </w:r>
@@ -8402,64 +8402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Summerfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8536,64 +8536,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8638,295 +8638,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-phonon interaction in the strong-coupling regime in hexagonal boron nitride</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotope engineering of van der Waals interactions in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Edgar</w:t>
+                <w:t xml:space="preserve">P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.201202⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat5048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528598v1</w:t>
+                <w:t xml:space="preserve">hal-01675183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope engineering of van der Waals interactions in hexagonal boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Liu</w:t>
+                <w:t xml:space="preserve">Exciton-phonon interaction in the strong-coupling regime in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Artus</w:t>
+                <w:t xml:space="preserve">Jim Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.152. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.201202(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat5048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.201202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675183v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of the band structure in bulk hexagonal boron nitride</w:t>
               </w:r>
@@ -8938,51 +8938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,51 +9085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Ben Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9174,429 +9174,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-Photon Mapping in a Color Center in Hexagonal Boron Nitride</w:t>
+                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.097402⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.011004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362938v1</w:t>
+                <w:t xml:space="preserve">hal-01394786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
+                <w:t xml:space="preserve">Efficient single photon emission from a high-purity hexagonal boron nitride crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+                <w:t xml:space="preserve">Victor Waselowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.121405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394786v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient single photon emission from a high-purity hexagonal boron nitride crystal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pelini</w:t>
+                <w:t xml:space="preserve">Phonon-Photon Mapping in a Color Center in Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Waselowski</w:t>
+                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerónimo Maze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (12), pp.121405. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.097402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.097402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383967v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
               </w:r>
@@ -9621,51 +9621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9710,248 +9710,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride is an indirect bandgap semiconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of Raman-active phonons and anharmonic interactions in layered hexagonal BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Artus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.277⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.155435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261847v1</w:t>
+                <w:t xml:space="preserve">hal-01388493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Raman-active phonons and anharmonic interactions in layered hexagonal BN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramón Cusco</w:t>
+                <w:t xml:space="preserve">Hexagonal boron nitride is an indirect bandgap semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lluis Artus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.155435. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388493v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraband and intersubband many-body effects in the nonlinear optical response of single-wall carbon nanotubes</w:t>
               </w:r>
@@ -9976,51 +9976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10084,51 +10084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying the low-temperature photoluminescence spectra of carbon nanotubes: the role of acoustic phonon confinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10479,429 +10479,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically-gated resonant emission in single quantum dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitonic signatures in the optical response of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Diederichs</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berciaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.057401⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (5), pp.900-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659994v1</w:t>
+                <w:t xml:space="preserve">hal-00702870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Biexciton in Semiconducting Carbon Nanotubes Using Nonlinear Optical Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Optically-gated resonant emission in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (19), pp.197402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.197402⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.057401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.057401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750969v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic signatures in the optical response of single-wall carbon nanotubes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of a Biexciton in Semiconducting Carbon Nanotubes Using Nonlinear Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugen Yan</w:t>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 249 (5), pp.900-906. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (19), pp.197402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.197402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702870v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic nonlinearities in single-wall carbon nanotubes</w:t>
               </w:r>
@@ -11816,51 +11816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of carbon nanotubes in a composite material: The role of dielectric screening and thermal expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iglésias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12148,51 +12148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of exciton recombination in semiconducting single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12826,51 +12826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13044,411 +13044,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum-dot ensemble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Favero</w:t>
+                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum dot ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jankovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Darson</w:t>
+                <w:t xml:space="preserve">Aleksandar Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86, pp.041904. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 86, pp.041904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546632v1</w:t>
+                <w:t xml:space="preserve">hal-00004538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on the carrier dynamics in carbon nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum-dot ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.041904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1854733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096347v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum dot ensemble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Environmental effects on the carrier dynamics in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Darson</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 86, pp.041904</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.113413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004538v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-order optical nonlinearities of carbon nanotubes in the femtosecond regime</w:t>
               </w:r>
@@ -14219,64 +14219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14321,295 +14321,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line narrowing in single semiconductor quantum dots: Toward the control of environment effects</w:t>
+                <w:t xml:space="preserve">Interferometric correlation spectroscopy in single quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.041306⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81, pp.2737-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1510158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546650v1</w:t>
+                <w:t xml:space="preserve">hal-00546648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric correlation spectroscopy in single quantum dots</w:t>
+                <w:t xml:space="preserve">Line narrowing in single semiconductor quantum dots: Toward the control of environment effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kammerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 81, pp.2737-2739. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.041306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1510158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.041306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546648v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient acoustic phonon broadening in single self-assembled InAs/GaAs quantum dots</w:t>
               </w:r>
@@ -15125,334 +15125,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for strain-induced lateral carrier confinement in InGaAs quantum wells by low-temperature near-field spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference effect in the resonant emission of a semiconductor microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Zeimer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alc Triques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1402638⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.045321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.045321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546754v1</w:t>
+                <w:t xml:space="preserve">hal-00546757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference effect in the resonant emission of a semiconductor microcavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bogani</w:t>
+                <w:t xml:space="preserve">Evidence for strain-induced lateral carrier confinement in InGaAs quantum wells by low-temperature near-field spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Zeimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gramlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smirnitski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alc Triques</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Weyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64, pp.045321. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.1611-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.045321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1402638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546757v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton-acoustic-phonon interaction in a semiconductor microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alc Triques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15542,51 +15542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary coherence in semiconductor microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alc Triques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Larousserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15758,221 +15758,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytypism in hexagonal boron nitride: an optical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanochemical synthesis of alkali metal-containing B- and N-based precursors towards various boron nitride polytypes (invited conference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2024 Fall Meeting (E-MRS)</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809809v1</w:t>
+                <w:t xml:space="preserve">hal-04882424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical synthesis of alkali metal-containing B- and N-based precursors towards various boron nitride polytypes (invited conference)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polytypism in hexagonal boron nitride: an optical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+              <w:t xml:space="preserve">EMRS 2024 Fall Meeting (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882424v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and spin properties of boron-vacancy centers in few-layer thick hBN</w:t>
               </w:r>
@@ -16122,51 +16122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16359,103 +16359,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Ultrafast Dynamics of Anharmonically Coupled Phonons in Few-Layer Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taehee Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achintya Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Reimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Woerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, San Jose, United States. pp.FM1A.7, </w:t>
@@ -16506,51 +16506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical synthesis of boron nitride precursors leading to highly crystalline h-BN upon further pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Wynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16681,221 +16681,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly crystalline boron nitride powders by pyrolysis and mechanochemical synthesis of ammonia borane and alkali-containing precursors&amp;quot; (Invited conference)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials (NT22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831323v1</w:t>
+                <w:t xml:space="preserve">hal-04809774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly crystalline boron nitride powders by pyrolysis and mechanochemical synthesis of ammonia borane and alkali-containing precursors&amp;quot; (Invited conference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials (NT22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809774v1</w:t>
+                <w:t xml:space="preserve">hal-03831323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
               </w:r>
@@ -17496,165 +17496,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep UV Emission in Hexagonal Boron Nitride: from Bulk to Monolayer</w:t>
+                <w:t xml:space="preserve">Hexagonal boron nitride: novel optical properties in an old insulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on UV Materials and Devices (IWUMD2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Joint annual meeting, International Research Projects, CNRS "2DM" and "TeraMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289716v1</w:t>
+                <w:t xml:space="preserve">hal-04809633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride: novel optical properties in an old insulating material</w:t>
+                <w:t xml:space="preserve">Deep UV Emission in Hexagonal Boron Nitride: from Bulk to Monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting, International Research Projects, CNRS "2DM" and "TeraMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on UV Materials and Devices (IWUMD2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809633v1</w:t>
+                <w:t xml:space="preserve">hal-02289716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
               </w:r>
@@ -17804,51 +17804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17916,51 +17916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single photon emission with a Gaussian far-field at telecom wavelength from single InAs/InP quantum dot-nanowires monolithically grown on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18179,51 +18179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InP quantum dot-nanowire single photon sources in the telecom band grown monolithically on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18354,165 +18354,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride: an indirect bandgap semiconductor with unique opto-electronic properties</w:t>
+                <w:t xml:space="preserve">Optical properties of isotopically-purified hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th German-French-Korean workshop on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sète, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on UV Materials and Devices (IWUMD2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668149v1</w:t>
+                <w:t xml:space="preserve">hal-01648044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of isotopically-purified hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Hexagonal boron nitride: an indirect bandgap semiconductor with unique opto-electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on UV Materials and Devices (IWUMD2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">7th German-French-Korean workshop on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648044v1</w:t>
+                <w:t xml:space="preserve">hal-01668149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexagonal boron nitride: an indirect bandgap semiconductor with unique opto-electronic properties</w:t>
               </w:r>
@@ -18630,260 +18630,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing phonon-assisted optical transitions in hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Indirect excitons and electron-phonon interaction in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWUMD2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">ICPS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358452v1</w:t>
+                <w:t xml:space="preserve">hal-01358453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of resonant hotspots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing phonon-assisted optical transitions in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IWUMD2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333418v1</w:t>
+                <w:t xml:space="preserve">hal-01358452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons and electron-phonon interaction in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of resonant hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358453v1</w:t>
+                <w:t xml:space="preserve">hal-01333418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons and electron-phonon interaction in hexagonal boron nitride</w:t>
               </w:r>
@@ -19001,191 +19001,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of G centers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One- and two-photon spectroscopy in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">PLMCN17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358451v1</w:t>
+                <w:t xml:space="preserve">hal-01358449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One- and two-photon spectroscopy in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of G centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLMCN17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358449v1</w:t>
+                <w:t xml:space="preserve">hal-01358451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the bandgap nature in hexagonal boron nitride</w:t>
               </w:r>
@@ -19253,51 +19253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19329,415 +19329,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Nitride Semiconductors (ICNS11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281931v1</w:t>
+                <w:t xml:space="preserve">hal-01308247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">11th International Conference on Nitride Semiconductors (ICNS11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308239v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
+                <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">B. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de la Société Française de Physique (SFP2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics 2015 (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308247v1</w:t>
+                <w:t xml:space="preserve">hal-01308239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of plasmonic antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19894,286 +19894,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rosales</w:t>
+                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discussions Lavoisier: Nouveaux matériaux bidimensionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132346v1</w:t>
+                <w:t xml:space="preserve">hal-01281934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussions Lavoisier: Nouveaux matériaux bidimensionnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States. pp.93630Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281934v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials with quantum emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20384,51 +20384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20447,872 +20447,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexcitons in semiconducting carbon nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Chaos and Diffusion in periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WONTON'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on the Physics of Excitons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924470v1</w:t>
+                <w:t xml:space="preserve">hal-01241963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos and Diffusion in periodic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Physics of Excitons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">7th Russian-French Workshop on Nanosciences and Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241963v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Biexcitons in semiconducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">F. Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Russian-French Workshop on Nanosciences and Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">WONTON'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835623v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Etude de la photo-neutralisation et de la capture lente des porteurs dans les boîtes quantiques par spectroscopie d'excitation résonnante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maragkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd French-German-Korean Nanophotonic Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Boîtes Quantiques 2013 (JBQ 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931791v1</w:t>
+                <w:t xml:space="preserve">hal-00927765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la photo-neutralisation et de la capture lente des porteurs dans les boîtes quantiques par spectroscopie d'excitation résonnante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Abbarchi</w:t>
+                <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Boîtes Quantiques 2013 (JBQ 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France</w:t>
+              <w:t xml:space="preserve">3rd French-German-Korean Nanophotonic Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927765v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Ultra-coherent resonant emission of single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Quantum Dots (QD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924463v1</w:t>
+                <w:t xml:space="preserve">hal-00703069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-coherent resonant emission of single quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Diederichs</w:t>
+                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Quantum Dots (QD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703069v1</w:t>
+                <w:t xml:space="preserve">hal-00924463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant excitation of single quantum dots: towards an ultra-coherent single photons source</w:t>
               </w:r>
@@ -21861,277 +21861,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Sallen</w:t>
+                <w:t xml:space="preserve">Exciton collision broadening in single-wall carbon nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">4th Workshop on Nanotube Optics and Nanospectroscopy (WONTON'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632334v1</w:t>
+                <w:t xml:space="preserve">hal-00632426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton collision broadening in single-wall carbon nanotubes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Nanotube Optics and Nanospectroscopy (WONTON'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632426v1</w:t>
+                <w:t xml:space="preserve">hal-00632334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical gating of resonant fluorescence in single quantum dots.</w:t>
               </w:r>
@@ -22236,721 +22236,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic exciton-exciton scattering in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Dot France 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PLMCN11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632345v1</w:t>
+                <w:t xml:space="preserve">hal-00585947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic exciton-exciton scattering in carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLMCN11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Quantum Dot France 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585947v1</w:t>
+                <w:t xml:space="preserve">hal-00632345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton collision broadening in single-wall carbon nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Roquelet</w:t>
+                <w:t xml:space="preserve">Excitons in higher sub-bands of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berciaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-I Graphene and Nanotubes 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Physics of Light-Matter Coupling in Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585943v1</w:t>
+                <w:t xml:space="preserve">hal-00630101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in higher sub-bands of carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berciaud</w:t>
+                <w:t xml:space="preserve">Exciton collision broadening in single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Physics of Light-Matter Coupling in Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">GDR-I Graphene and Nanotubes 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630101v1</w:t>
+                <w:t xml:space="preserve">hal-00585943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral hole-burning in carbon nanotubes: collision broadening and bundle size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474701v1</w:t>
+                <w:t xml:space="preserve">hal-00517739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral hole-burning in carbon nanotubes: collision broadening and bundle size effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bruot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517739v1</w:t>
+                <w:t xml:space="preserve">hal-00474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant fluorescence of the neutral and charged excitons in a single quantum dot</w:t>
               </w:r>
@@ -23374,269 +23374,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of an InAs/GaAs single quantum dot in a crystal photonic cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Diederichs</w:t>
+                <w:t xml:space="preserve">Decoherence effects in the intraband and interband optical transitions in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zibik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th National Conference on Theoretical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rio de Janeiro (BRAZIL), Brazil. pp.122412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3130926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516937v1</w:t>
+                <w:t xml:space="preserve">hal-00546608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence effects in the intraband and interband optical transitions in InAs/GaAs quantum dots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Zibik</w:t>
+                <w:t xml:space="preserve">Spectroscopy of an InAs/GaAs single quantum dot in a crystal photonic cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Physics of Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 34th National Conference on Theoretical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Dong Hoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3130926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00546608v1</w:t>
+                <w:t xml:space="preserve">hal-00516937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical control of decoherence in single semiconductor quantum dots</w:t>
               </w:r>
@@ -24023,51 +24023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iglésias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24116,251 +24116,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal activation of spectral diffusion and broadening of the zero-phonon line in single quantum dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétrécissement par le mouvement non-standard et déphasage par diffusion spectrale dans une boîte quantique de semiconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronic Properties of Two-dimensional Systems and Modulated Semiconductor Structures (EP2DS 17-MSS 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">10ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152316v1</w:t>
+                <w:t xml:space="preserve">hal-00152306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrécissement par le mouvement non-standard et déphasage par diffusion spectrale dans une boîte quantique de semiconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal activation of spectral diffusion and broadening of the zero-phonon line in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electronic Properties of Two-dimensional Systems and Modulated Semiconductor Structures (EP2DS 17-MSS 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152306v1</w:t>
+                <w:t xml:space="preserve">hal-00152316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Dependance of the Photoluminescence of Single Wall Carbon Nanotubes in a Gelatin Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24523,51 +24523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton dynamics probed by time-resolved photoluminescence in semi conducting SWCNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24625,519 +24625,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence of carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097381v1</w:t>
+                <w:t xml:space="preserve">hal-00096569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the light emission of single wall carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" 2006 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
+              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109294v1</w:t>
+                <w:t xml:space="preserve">hal-00096448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Time-resolved photoluminescence of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
+              <w:t xml:space="preserve">APS March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096569v1</w:t>
+                <w:t xml:space="preserve">hal-00097381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the light emission of single wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" 2006 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096448v1</w:t>
+                <w:t xml:space="preserve">hal-00109294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
               </w:r>
@@ -25248,51 +25248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton recombination dynamics in single wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25363,176 +25363,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of the frozen exciton spin picture in quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Berthelot</w:t>
+                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robson Ferreira</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSS12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011212v1</w:t>
+                <w:t xml:space="preserve">hal-00011224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient longitudinal relaxation of the exciton spin in single in quantum dots</w:t>
+                <w:t xml:space="preserve">Breakdown of the frozen exciton spin picture in quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
@@ -25546,219 +25546,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OECS9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">MSS12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011213v1</w:t>
+                <w:t xml:space="preserve">hal-00011212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Efficient longitudinal relaxation of the exciton spin in single in quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">OECS9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011224v1</w:t>
+                <w:t xml:space="preserve">hal-00011213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical reponse of semiconductor quantum dots</w:t>
               </w:r>
@@ -25813,51 +25813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic effects on carrier dynamics in single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25964,51 +25964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26214,51 +26214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26432,277 +26432,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical anisotropy in single InAs quantum dots</w:t>
+                <w:t xml:space="preserve">Beyond the artificial atom model : acoustic phonon broadening in single semiconductor quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Darson</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Nanostructures : Physics and Technology (NANO2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004586v1</w:t>
+                <w:t xml:space="preserve">hal-00004587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the artificial atom model : acoustic phonon broadening in single semiconductor quantum dots</w:t>
+                <w:t xml:space="preserve">Giant optical anisotropy in single InAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robson Ferreira</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Nanostructures : Physics and Technology (NANO2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, St-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004587v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond investigation in single wall carbon nanotubes</w:t>
               </w:r>
@@ -26858,51 +26858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire-based telecom band single photon sources monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26983,51 +26983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanowire-based telecom band single photon source monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27140,77 +27140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal growth of monoisotopic hexagonal boron nitride from a Fe-Cr flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaihua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27386,51 +27386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information and Entanglement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hindawi Publishing Corporation, pp.494738, 2010, </w:t>
@@ -28175,51 +28175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;&#269;ajev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmal Khan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fujimoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05323252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63580-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schrader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodok Happacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin S. Cheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bradford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad2f45" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Mellor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50502-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Binder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krystyna Dabrowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Tokarczyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastoin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.126901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00843b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edgar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01111-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.L061002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02430" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.094009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Glaser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Ye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Evans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02849" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00115" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02531" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02143A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946710v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115141" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotiang Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00830" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288990v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1cab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086080v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085428" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Koronski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kaminska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai D Zighadlo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2019.05.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Watanabe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04582" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mellor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10610-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191041v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua David Caldwell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-019-0124-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06163" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J. Jimenez-Rioboo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019629" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863526v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pierucci" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029220" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Segura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.024001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807107v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Artus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155435" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045207" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528598v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Edgar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.201202" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675183v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5048" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972848" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362938v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.097402" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383967v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waselowski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Maze" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121405" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.277" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Cusco" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155435" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roquelet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.10.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KNL9KJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927731v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115305" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.057401" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702902v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100064" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627579v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115463" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.127401" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659992v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672034" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545467v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wuester" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476340" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Wuester" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/9/093032" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465011v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345478v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourt-Ibarre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Flytzanis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233304" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546637v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1808226" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004537v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004539v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018421v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.233301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546650v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.041306" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546648v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1510158" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546741v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.033313" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546745v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459622" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurioli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Wiersma" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.165309" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546746v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.207401" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546754v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zeimer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugge" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gramlich" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smirnitski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyers" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1402638" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546757v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alc Triques" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045321" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546760v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.1696" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546764v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larousserie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.R10429" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809815v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809809v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882424v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Sousa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809789v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809798v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809744v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04297022v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809782v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831323v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809774v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809755v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809770v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809761v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809724v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809716v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809710v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809735v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809661v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289716v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809633v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289704v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809616v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961327v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668149v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648044v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358452v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358453v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399935v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358450v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358449v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281937v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281938v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281931v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281934v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927765v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Proux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maragkou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703069v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927740v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703079v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736629v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703073v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632334v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632426v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632349v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632345v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585947v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585943v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630101v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517739v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495552v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517736v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495556v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517737v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516937v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546608v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zibik" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3130926" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284902v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284907v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319766v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152306v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097372v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004535v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004534v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986306v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02143a" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546788v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/494738" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516032v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12491-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02289713v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011932v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004886v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003323v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Jankovic" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;&#269;ajev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmal Khan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fujimoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05323252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63580-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schrader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodok Happacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Cheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Mellor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50502-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin S. Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bradford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad2f45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Binder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krystyna Dabrowska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Tokarczyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.126901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00843b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edgar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01111-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.L061002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02430" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.094009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Glaser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Ye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Evans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00115" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02531" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02143A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946710v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115141" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotiang Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00830" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1cab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085428" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Koronski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kaminska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai D Zighadlo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2019.05.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Watanabe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04582" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua David Caldwell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-019-0124-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfeld" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mellor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10610-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06163" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pierucci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029220" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J. Jimenez-Rioboo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019629" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Segura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.024001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807107v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Artus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155435" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045207" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675183v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5048" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528598v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Edgar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.201202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972848" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383967v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waselowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Maze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121405" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.097402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388493v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Cusco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155435" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261847v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.277" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roquelet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.10.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KNL9KJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927731v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115305" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659994v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.057401" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702902v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100064" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627579v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115463" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.127401" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659992v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672034" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545467v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wuester" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476340" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Wuester" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/9/093032" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465011v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345478v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourt-Ibarre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Flytzanis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233304" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546637v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1808226" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004537v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004539v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018421v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.233301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1510158" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546650v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.041306" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546741v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.033313" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546745v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459622" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurioli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Wiersma" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.165309" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546746v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.207401" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alc Triques" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045321" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546754v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zeimer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugge" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gramlich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smirnitski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyers" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1402638" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546760v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.1696" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546764v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larousserie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.R10429" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809815v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Sousa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809809v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809789v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809798v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809744v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04297022v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809782v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831323v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809755v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809770v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809761v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809724v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809716v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809710v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809735v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809661v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809633v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289704v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809616v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961327v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648044v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668149v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358452v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399935v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358450v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358449v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281937v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281938v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281931v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281934v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927765v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Proux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maragkou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703069v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927740v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703079v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736629v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703073v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632426v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632334v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632349v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585947v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632345v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630101v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585943v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517739v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495552v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517736v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495556v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517737v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546608v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zibik" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3130926" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516937v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284902v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284907v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319766v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152306v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097372v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004535v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004534v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986306v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02143a" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546788v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/494738" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516032v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12491-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02289713v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011932v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004886v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003323v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Jankovic" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>