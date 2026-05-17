--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -766,900 +766,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
+                <w:t xml:space="preserve">Spin-dependent photodynamics of boron-vacancy centers in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+                <w:t xml:space="preserve">Carolin Schrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Calvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alrik Durand</w:t>
+                <w:t xml:space="preserve">Jodok Happacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.014104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.014104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366049v1</w:t>
+                <w:t xml:space="preserve">hal-04797955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purcell Enhancement of Silicon W Centers in Circular Bragg Grating Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699426v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent photodynamics of boron-vacancy centers in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genuine and faux single G centers in carbon-implanted silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alrik Durand</w:t>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Schrader</w:t>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodok Happacher</w:t>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.014104. </w:t>
+              <w:t xml:space="preserve">, 2024, 110, pp.L020102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.014104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.L020102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797955v1</w:t>
+                <w:t xml:space="preserve">hal-04699426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Alloy Disorder Effects on the Anisotropy of Emission Diagrams in (Al,Ga)N Quantum Wells Embedded into AlN Barriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Ibanez</w:t>
+                <w:t xml:space="preserve">Spatially-resolved UV-C emission in epitaxial monolayer boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Tin S. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Jonathan Bradford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 261 (8), </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.025026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.202400215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad2f45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795744v1</w:t>
+                <w:t xml:space="preserve">hal-04791801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence spectroscopy of monolayer hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Alloy Disorder Effects on the Anisotropy of Emission Diagrams in (Al,Ga)N Quantum Wells Embedded into AlN Barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohei Shima</w:t>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Cheng</w:t>
+                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J. Mellor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Elias</w:t>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50502-9⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 261 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.202400215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791841v1</w:t>
+                <w:t xml:space="preserve">hal-04795744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-resolved UV-C emission in epitaxial monolayer boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Plo</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence spectroscopy of monolayer hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Shima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Christopher J. Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin S. Cheng</w:t>
+                <w:t xml:space="preserve">Peter Beton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bradford</w:t>
+                <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (2), pp.025026. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ad2f45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791801v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopping of the center-of-mass of single G centers in silicon-on-insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krithika V R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1704,874 +1704,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thickness-Dependent Nanophotonic Effects on the Optical Response of Color Centers in Hexagonal Boron Nitride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homoepitaxy of Boron Nitride on Exfoliated Hexagonal Boron Nitride Flakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert</w:t>
+                <w:t xml:space="preserve">Johannes Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Marie</w:t>
+                <w:t xml:space="preserve">Aleksandra Krystyna Dabrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Tokarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (41), pp.12915-12920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03300⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (23), pp.6990-6996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720538v1</w:t>
+                <w:t xml:space="preserve">hal-04791832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxy of Boron Nitride on Exfoliated Hexagonal Boron Nitride Flakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Binder</w:t>
+                <w:t xml:space="preserve">Impact of Thickness-Dependent Nanophotonic Effects on the Optical Response of Color Centers in Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Krystyna Dabrowska</w:t>
+                <w:t xml:space="preserve">Cédric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Tokarczyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (23), pp.6990-6996. </w:t>
+              <w:t xml:space="preserve">, 2024, 24 (41), pp.12915-12920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c01310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c03300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791832v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in (Al,Ga)N quantum dots and quantum wells grown on (0001)-oriented AlN templates: Emission diagrams and valence band mixings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
+                <w:t xml:space="preserve">Boron and nitrogen isotope effects on hexagonal boron nitride properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Janzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aly Zaiter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Hannah Schutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0170867⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202306033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342825v1</w:t>
+                <w:t xml:space="preserve">hal-04791869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic Control of the Boron-Vacancy Spin Defect in Hexagonal Boron Nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavity-enhanced zero-phonon emission from an ensemble of G centers in a silicon-on-insulator microring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lefaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jules Fraunié</w:t>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (12), pp.126901. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (6), pp.061109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.126901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0130196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258293v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-enhanced zero-phonon emission from an ensemble of G centers in a silicon-on-insulator microring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Baron</w:t>
+                <w:t xml:space="preserve">Excitons in (Al,Ga)N quantum dots and quantum wells grown on (0001)-oriented AlN templates: Emission diagrams and valence band mixings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Nikitskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Zaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0130196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (19), pp.193103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0170867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979814v1</w:t>
+                <w:t xml:space="preserve">hal-04342825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron and nitrogen isotope effects on hexagonal boron nitride properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+                <w:t xml:space="preserve">Isotopic Control of the Boron-Vacancy Spin Defect in Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">T. Rastoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (2), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (12), pp.126901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202306033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.126901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791869v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically Active Spin Defects in Few-Layer Thick Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A planar defect spin sensor in a two-dimensional material susceptible to strain and electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,1069 +2910,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytypes of sp2-Bonded Boron Nitride</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Udvarhelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.782. </w:t>
+              <w:t xml:space="preserve">ACS Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12060782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684307v1</w:t>
+                <w:t xml:space="preserve">hal-03667803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superradiance of optical phonons in two-dimensional materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic Imaging with Spin Defects in Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Clua-Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.L061002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.L061002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794436v1</w:t>
+                <w:t xml:space="preserve">hal-03951311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernal Boron Nitride Crystals Identified by Deep-Ultraviolet Cryomicroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhombohedral and Turbostratic Boron Nitride: X-ray Diffraction and Photoluminescence Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashim Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianjie Xue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+                <w:t xml:space="preserve">Laurent Souqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.2756-2761. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (26), pp.262102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0076424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603645v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Imaging with Spin Defects in Hexagonal Boron Nitride</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+                <w:t xml:space="preserve">Polytypes of sp2-Bonded Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.L061002. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.18.L061002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst12060782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951311v1</w:t>
+                <w:t xml:space="preserve">hal-03684307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombohedral and Turbostratic Boron Nitride: X-ray Diffraction and Photoluminescence Signatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Superradiance of optical phonons in two-dimensional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shashim Sharma</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Fugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0076424⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.L032040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L032040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507440v1</w:t>
+                <w:t xml:space="preserve">hal-03794436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single W-Centers in Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Bernal Boron Nitride Crystals Identified by Deep-Ultraviolet Cryomicroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianjie Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.2337-2345. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.2756-2761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667803v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton and Phonon Radiative Linewidths in Monolayer Boron Nitride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoherence of V${}_{{{{{{{{\rm{B}}}}}}}}}^{-}$ spin defects in monoisotopic hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Minotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011057⟩</w:t>
+              <w:t xml:space="preserve">Nature Commun.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-31743-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621717v1</w:t>
+                <w:t xml:space="preserve">hal-03522423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoherence of V${}_{{{{{{{{\rm{B}}}}}}}}}^{-}$ spin defects in monoisotopic hexagonal boron nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rana Tanos</w:t>
+                <w:t xml:space="preserve">Exciton and Phonon Radiative Linewidths in Monolayer Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Minotto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florentin Fabre</w:t>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Commun.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4347. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.011057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-31743-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.12.011057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522423v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Confined, One-Dimensional Boron Nitride Chains in the 1-D Pores of Siliceous Zeolites under High Pressure, High Temperature Conditions</w:t>
               </w:r>
@@ -4105,77 +4105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacking-dependent deep level emission in boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianjie Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4220,295 +4220,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Khoury</w:t>
+                <w:t xml:space="preserve">Phonon-assisted broadening in Bernal boron nitride: A comparison between indirect and direct excitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianjie Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (8), pp.084003. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.035203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0097407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967286v1</w:t>
+                <w:t xml:space="preserve">hal-03767169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-assisted broadening in Bernal boron nitride: A comparison between indirect and direct excitons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+                <w:t xml:space="preserve">Single G centers in silicon fabricated by co-implantation with carbon and proton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James H. Edgar</w:t>
+                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.035203. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (8), pp.084003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0097407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767169v1</w:t>
+                <w:t xml:space="preserve">hal-03967286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect Engineering of Monoisotopic Hexagonal Boron Nitride Crystals via Neutron Transmutation Doping</w:t>
               </w:r>
@@ -4520,51 +4520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan R. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaihua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,64 +4641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the optical bandgap of the Bernal and rhombohedral boron nitride polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4775,51 +4775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad Diversity of Near-Infrared Single-Photon Emitters in Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alrik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,64 +5069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio J. R. Costa Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.044001. </w:t>
@@ -5203,51 +5203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaihua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5292,697 +5292,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat bands and giant light-matter interaction in hexagonal boron nitride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Monolayer Boron Nitride: Hyperspectral Imaging in the Deep Ultraviolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (13), pp.137401. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.10133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.137401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353115v1</w:t>
+                <w:t xml:space="preserve">hal-03451945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolayer Boron Nitride: Hyperspectral Imaging in the Deep Ultraviolet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+                <w:t xml:space="preserve">Flat bands and giant light-matter interaction in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Ren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Christian Lhenoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.10133. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (13), pp.137401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c02531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.137401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451945v1</w:t>
+                <w:t xml:space="preserve">hal-03353115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth of monoisotopic hexagonal boron nitride from a Fe–Cr flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep ultraviolet hyperspectral cryomicroscopy in boron nitride: Photoluminescence in crystals with an ultra-low defect density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (29), pp.9931-9935. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.075025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0TC02143A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0013121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791859v1</w:t>
+                <w:t xml:space="preserve">hal-02909124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tobias Herzig</w:t>
+                <w:t xml:space="preserve">Single crystal growth of monoisotopic hexagonal boron nitride from a Fe–Cr flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaihua Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennacer Benali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
+                <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (12), pp.738-743. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (29), pp.9931-9935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41928-020-00499-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0TC02143A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036607v1</w:t>
+                <w:t xml:space="preserve">hal-04791859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ultraviolet hyperspectral cryomicroscopy in boron nitride: Photoluminescence in crystals with an ultra-low defect density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Single artificial atoms in silicon emitting at telecom wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alrik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pelini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+                <w:t xml:space="preserve">Abdennacer Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pezzagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.075025. </w:t>
+              <w:t xml:space="preserve">Nature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.738-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0013121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41928-020-00499-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909124v1</w:t>
+                <w:t xml:space="preserve">hal-03036607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron nitride for excitonics, nano photonics, and quantum technologies</w:t>
               </w:r>
@@ -6007,51 +6007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Artus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6258,51 +6258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6360,740 +6360,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t>
+                <w:t xml:space="preserve">Spontaneous emission of color centers at 4eV in hexagonal boron nitride under hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Almadori</w:t>
+                <w:t xml:space="preserve">Kamil Koronski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Delport</w:t>
+                <w:t xml:space="preserve">Agata Kaminska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chambard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t>
+                <w:t xml:space="preserve">Nikolai D Zighadlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818935v1</w:t>
+                <w:t xml:space="preserve">hal-02141847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of isotopic substitution on the phonons of van der Waals crystals: the case of hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi level shift in carbon nanotubes by dye confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Almadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Cuscó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James H. Edgar</w:t>
+                <w:t xml:space="preserve">Romain Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Lucile Orcin-Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Lopes Selvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1cab⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.772-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288990v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow and deep levels in carbon-doped hexagonal boron nitride crystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of isotopic substitution on the phonons of van der Waals crystals: the case of hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Ramon Cuscó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.094001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (30), pp.303001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1cab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289672v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of isotopic substitution on the anharmonicity of the interlayer shear mode of h-BN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shallow and deep levels in carbon-doped hexagonal boron nitride crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.094001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.094001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086080v1</w:t>
+                <w:t xml:space="preserve">hal-02289672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous emission of color centers at 4eV in hexagonal boron nitride under hydrostatic pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Elias</w:t>
+                <w:t xml:space="preserve">Influence of isotopic substitution on the anharmonicity of the interlayer shear mode of h-BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Cuscó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (8), pp.085428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2019.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.085428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141847v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Softening of the Out-of-Plane A2u(Transverse-Optic) Mode of Hexagonal Boron Nitride Induced by Dynamical Buckling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Cuscó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,1635 +7164,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02192575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonics with hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct band-gap crossover in epitaxial monolayer boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua David Caldwell</w:t>
+                <w:t xml:space="preserve">Alex Summerfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aharonovich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Chris Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8, pp.552-567. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (1), pp.2639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41578-019-0124-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10610-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191041v1</w:t>
+                <w:t xml:space="preserve">hal-02156532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct band-gap crossover in epitaxial monolayer boron nitride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photonics with hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Summerfeld</w:t>
+                <w:t xml:space="preserve">Joshua David Caldwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Mellor</w:t>
+                <w:t xml:space="preserve">Igor Aharonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (1), pp.2639. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.552-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10610-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41578-019-0124-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156532v1</w:t>
+                <w:t xml:space="preserve">hal-02191041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreversible Transition from the Hexagonal to Wurtzite Phase of Boron Nitride under High Pressure: Optical Properties of the Wurtzite Phase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InAs quantum dot in a needlelike tapered InP nanowire: a telecom band single photon source monolithically grown on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06163⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.21847-21855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR06114B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288999v1</w:t>
+                <w:t xml:space="preserve">hal-02317732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs quantum dot in a needlelike tapered InP nanowire: a telecom band single photon source monolithically grown on silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+                <w:t xml:space="preserve">Nonreversible Transition from the Hexagonal to Wurtzite Phase of Boron Nitride under High Pressure: Optical Properties of the Wurtzite Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Cuscó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cueff</w:t>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.21847-21855. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (33), pp.20167-20173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR06114B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b06163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317732v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van der Waals epitaxy of two-dimensional single-layer h-BN on graphite by molecular beam epitaxy: Electronic properties and band structure</w:t>
+                <w:t xml:space="preserve">Isotopic effects on phonon anharmonicity in layered van der Waals crystals: Isotopically pure hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Pierucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Chaste</w:t>
+                <w:t xml:space="preserve">Ramon Cusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
+                <w:t xml:space="preserve">Luis Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H. Edgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (25), pp.253102. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5029220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863526v1</w:t>
+                <w:t xml:space="preserve">hal-01807107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of an ensemble of G-centers in silicon</w:t>
+                <w:t xml:space="preserve">Natural optical anisotropy of h-BN: Highest giant birefringence in a bulk crystal through the mid-infrared to ultraviolet range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Beaufils</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walid Redjem</w:t>
+                <w:t xml:space="preserve">A Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Yu. Kuznetsov</w:t>
+                <w:t xml:space="preserve">L. Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035303⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.024001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698220v1</w:t>
+                <w:t xml:space="preserve">hal-01712338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In- and out-of-plane longitudinal acoustic-wave velocities and elastic moduli in h-BN from Brillouin scattering measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Van der Waals epitaxy of two-dimensional single-layer h-BN on graphite by molecular beam epitaxy: Electronic properties and band structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112, pp.051905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5019629⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 112 (25), pp.253102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5029220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697455v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural optical anisotropy of h-BN: Highest giant birefringence in a bulk crystal through the mid-infrared to ultraviolet range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of an ensemble of G-centers in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Segura</w:t>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Artus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.024001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.035303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712338v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic effects on phonon anharmonicity in layered van der Waals crystals: Isotopically pure hexagonal boron nitride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In- and out-of-plane longitudinal acoustic-wave velocities and elastic moduli in h-BN from Brillouin scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Artus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Song Liu</w:t>
+                <w:t xml:space="preserve">Rafael J. Jimenez-Rioboo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Artus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (15), pp.155435. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.051905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807107v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
+                <w:t xml:space="preserve">Overtones of interlayer shear modes in the phonon-assisted emission spectrum of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alex Summerfield</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.045207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.045207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492483v1</w:t>
+                <w:t xml:space="preserve">hal-01475800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overtones of interlayer shear modes in the phonon-assisted emission spectrum of hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Deep ultraviolet emission in hexagonal boron nitride grown by high-temperature molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Cusco</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Summerfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (4), pp.045207. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.021023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.045207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/aa604a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475800v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope engineering of van der Waals interactions in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of the band structure in bulk hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vuong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Liu</w:t>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van Der Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Artus</w:t>
+                <w:t xml:space="preserve">Jose Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.152. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.085410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat5048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.085410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675183v1</w:t>
+                <w:t xml:space="preserve">hal-01487020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton-phonon interaction in the strong-coupling regime in hexagonal boron nitride</w:t>
               </w:r>
@@ -8804,64 +8804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8906,230 +8906,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of the band structure in bulk hexagonal boron nitride</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotope engineering of van der Waals interactions in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debora Pierucci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgia Fugallo</w:t>
+                <w:t xml:space="preserve">P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Avila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">A. van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Artus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (8), pp.085410. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.085410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat5048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487020v1</w:t>
+                <w:t xml:space="preserve">hal-01675183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacking fault and defects in single domain multilayered hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Ben Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9174,784 +9174,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
+                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394786v1</w:t>
+                <w:t xml:space="preserve">hal-01308209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient single photon emission from a high-purity hexagonal boron nitride crystal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Waselowski</w:t>
+                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerónimo Maze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (12), pp.121405. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.011004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383967v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-Photon Mapping in a Color Center in Hexagonal Boron Nitride</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient single photon emission from a high-purity hexagonal boron nitride crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
+                <w:t xml:space="preserve">Victor Waselowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerónimo Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.097402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.121405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.121405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362938v1</w:t>
+                <w:t xml:space="preserve">hal-01383967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-UV nitride-on-silicon microdisk lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Selles</w:t>
+                <w:t xml:space="preserve">Phonon-Photon Mapping in a Color Center in Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.21650. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.097402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep21650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.097402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308209v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Raman-active phonons and anharmonic interactions in layered hexagonal BN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramón Cusco</w:t>
+                <w:t xml:space="preserve">Hexagonal boron nitride is an indirect bandgap semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lluis Artus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155435⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388493v1</w:t>
+                <w:t xml:space="preserve">hal-01261847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride is an indirect bandgap semiconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of Raman-active phonons and anharmonic interactions in layered hexagonal BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Cusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Artus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.262. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.155435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2015.277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.155435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261847v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraband and intersubband many-body effects in the nonlinear optical response of single-wall carbon nanotubes</w:t>
               </w:r>
@@ -9976,51 +9976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10084,51 +10084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unifying the low-temperature photoluminescence spectra of carbon nanotubes: the role of acoustic phonon confinement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chassagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10613,295 +10613,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically-gated resonant emission in single quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Diederichs</w:t>
+                <w:t xml:space="preserve">Detection of a Biexciton in Semiconducting Carbon Nanotubes Using Nonlinear Optical Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108, pp.057401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.057401⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109 (19), pp.197402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.197402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659994v1</w:t>
+                <w:t xml:space="preserve">hal-00750969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a Biexciton in Semiconducting Carbon Nanotubes Using Nonlinear Optical Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Optically-gated resonant emission in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (19), pp.197402. </w:t>
+              <w:t xml:space="preserve">, 2012, 108, pp.057401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.197402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.057401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750969v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic nonlinearities in single-wall carbon nanotubes</w:t>
               </w:r>
@@ -11417,286 +11417,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous linewidth of the intraband transition at 1.55 mu m in GaN/AlN quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogeneous linewidth of the intraband transition at 1.55µm in GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wuester</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Voisin</w:t>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Wuester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 97, pp.061903. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 97, pp.061903</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545467v1</w:t>
+                <w:t xml:space="preserve">hal-00517734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous linewidth of the intraband transition at 1.55µm in GaN/AlN quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogeneous linewidth of the intraband transition at 1.55 mu m in GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
+                <w:t xml:space="preserve">W. Wuester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 97, pp.061903</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 97, pp.061903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3476340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517734v1</w:t>
+                <w:t xml:space="preserve">hal-00545467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-controlled motional narrowing in a semiconductor quantum dot</w:t>
               </w:r>
@@ -12401,929 +12401,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between polarization anisotropy and longitudinal spin relaxation in semiconductor quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unconventional motional narrowing in the optical spectrum of a semiconductor quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096365v1</w:t>
+                <w:t xml:space="preserve">hal-00105812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional motional narrowing in the optical spectrum of a semiconductor quantum dot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between polarization anisotropy and longitudinal spin relaxation in semiconductor quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys433⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00105812v1</w:t>
+                <w:t xml:space="preserve">hal-00096365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast exciton spin relaxation in single quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Favero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Roussignol</w:t>
+                <w:t xml:space="preserve">David Darson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546623v1</w:t>
+                <w:t xml:space="preserve">hal-00004577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effect on the carrier dynamics in carbon nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Fast exciton spin relaxation in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.113413</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 71, pp.233304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.233304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018428v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Environmental effect on the carrier dynamics in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26, pp.51</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.113413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004577v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum dot ensemble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum-dot ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar Jankovic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Darson</w:t>
+                <w:t xml:space="preserve">A. Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86, pp.041904</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 86, pp.041904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1854733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004538v1</w:t>
+                <w:t xml:space="preserve">hal-00546632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum-dot ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant optical anisotropy in a single InAs quantum dot in a very dilute quantum dot ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Jankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Favero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Darson</w:t>
+                <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86, pp.041904. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 86, pp.041904</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546632v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on the carrier dynamics in carbon nanotubes</w:t>
               </w:r>
@@ -13428,177 +13428,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third-order optical nonlinearities of carbon nanotubes in the femtosecond regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Voisin</w:t>
+                <w:t xml:space="preserve">Huang-Rhys side-bands in the emission line of single InGaAs quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Delalande</w:t>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546637v1</w:t>
+                <w:t xml:space="preserve">hal-00004571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-order optical nonlinearities of carbon nanotubes in the femtosecond regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13607,232 +13598,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.3572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang-Rhys side-bands in the emission line of single InGaAs quantum dot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Third-order optical nonlinearities of carbon nanotubes in the femtosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+                <w:t xml:space="preserve">J. Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.3572-3574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1808226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004571v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandgap photoluminescence of semiconducting single wall carbon nanotubes</w:t>
               </w:r>
@@ -13982,51 +13982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14193,90 +14193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic phonon sidebands in the emission line of single InAs/GaAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14379,51 +14379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 81, pp.2737-2739. </w:t>
@@ -14500,64 +14500,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.041306. </w:t>
@@ -14634,64 +14634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 65, pp.033313. </w:t>
@@ -14781,51 +14781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sopracase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 91, pp.5489-5491. </w:t>
@@ -14902,51 +14902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ds Wiersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15036,64 +15036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.207401. </w:t>
@@ -15125,373 +15125,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00546746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference effect in the resonant emission of a semiconductor microcavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for strain-induced lateral carrier confinement in InGaAs quantum wells by low-temperature near-field spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alc Triques</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Zeimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gramlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Smirnitski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.045321⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.1611-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1402638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546757v1</w:t>
+                <w:t xml:space="preserve">hal-00546754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for strain-induced lateral carrier confinement in InGaAs quantum wells by low-temperature near-field spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Smirnitski</w:t>
+                <w:t xml:space="preserve">Interference effect in the resonant emission of a semiconductor microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Weyers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alc Triques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.1611-1613. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.045321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1402638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.045321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546754v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton-acoustic-phonon interaction in a semiconductor microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alc Triques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61, pp.1696-1699. </w:t>
@@ -15542,90 +15542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary coherence in semiconductor microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alc Triques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Larousserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59, pp.10429-10432. </w:t>
@@ -15758,221 +15758,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical synthesis of alkali metal-containing B- and N-based precursors towards various boron nitride polytypes (invited conference)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polytypism in hexagonal boron nitride: an optical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
+              <w:t xml:space="preserve">EMRS 2024 Fall Meeting (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882424v1</w:t>
+                <w:t xml:space="preserve">hal-04809809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytypism in hexagonal boron nitride: an optical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanochemical synthesis of alkali metal-containing B- and N-based precursors towards various boron nitride polytypes (invited conference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2024 Fall Meeting (E-MRS)</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809809v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and spin properties of boron-vacancy centers in few-layer thick hBN</w:t>
               </w:r>
@@ -16109,90 +16109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telecom-band single photon sources monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Redjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in NanoTechnology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -16284,355 +16284,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical synthesis of boron nitride precursors leading to highly crystalline h-BN upon further pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Material Science Engineering (MSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Damstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809744v1</w:t>
+                <w:t xml:space="preserve">hal-04297022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Ultrafast Dynamics of Anharmonically Coupled Phonons in Few-Layer Hexagonal Boron Nitride</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics West 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FM1A.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03777701v1</w:t>
+                <w:t xml:space="preserve">hal-04809744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical synthesis of boron nitride precursors leading to highly crystalline h-BN upon further pyrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Probing Ultrafast Dynamics of Anharmonically Coupled Phonons in Few-Layer Hexagonal Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taehee Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achintya Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Woerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Science Engineering (MSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, San Jose, United States. pp.FM1A.7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FM1A.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297022v1</w:t>
+                <w:t xml:space="preserve">hal-03777701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
               </w:r>
@@ -16681,221 +16681,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly crystalline boron nitride powders by pyrolysis and mechanochemical synthesis of ammonia borane and alkali-containing precursors&amp;quot; (Invited conference)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Sugahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials (NT22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809774v1</w:t>
+                <w:t xml:space="preserve">hal-03831323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly crystalline boron nitride powders by pyrolysis and mechanochemical synthesis of ammonia borane and alkali-containing precursors&amp;quot; (Invited conference)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials (NT22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831323v1</w:t>
+                <w:t xml:space="preserve">hal-04809774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
               </w:r>
@@ -16944,303 +16944,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Boron Nitride: Growth and Optical Properties of its Polytypes, or What Makes Sp2 Hybridization So Special</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2022 (CSW2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">5th International Workshop on UV Materials and Devices (IWUMD2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809770v1</w:t>
+                <w:t xml:space="preserve">hal-04809761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron Nitride: Growth and Optical Properties of its Polytypes, or What Makes Sp2 Hybridization So Special</w:t>
+                <w:t xml:space="preserve">Efficient light-matter interaction in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on UV Materials and Devices (IWUMD2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2022 (CSW2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809761v1</w:t>
+                <w:t xml:space="preserve">hal-04809770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Deep UV spectroscopy in hexagonal boron nitride: From bulk to monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées de la Matière Condensée (JMC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">SPIE Optics &amp; Photonics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809724v1</w:t>
+                <w:t xml:space="preserve">hal-04809716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep UV spectroscopy in hexagonal boron nitride: From bulk to monolayer</w:t>
+                <w:t xml:space="preserve">Hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics &amp; Photonics 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, San Diego, United States</w:t>
+              <w:t xml:space="preserve">17èmes journées de la Matière Condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809716v1</w:t>
+                <w:t xml:space="preserve">hal-04809724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep UV spectroscopy in hexagonal boron nitride: From bulk to monolayer</w:t>
               </w:r>
@@ -17496,385 +17496,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride: novel optical properties in an old insulating material</w:t>
+                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint annual meeting, International Research Projects, CNRS "2DM" and "TeraMIR"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop Spintronics and Valleytronics of Two-dimensional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809633v1</w:t>
+                <w:t xml:space="preserve">hal-02289704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep UV Emission in Hexagonal Boron Nitride: from Bulk to Monolayer</w:t>
+                <w:t xml:space="preserve">Optoelectronic properties of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on UV Materials and Devices (IWUMD2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289716v1</w:t>
+                <w:t xml:space="preserve">hal-04809616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Hexagonal boron nitride: novel optical properties in an old insulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Spintronics and Valleytronics of Two-dimensional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Joint annual meeting, International Research Projects, CNRS "2DM" and "TeraMIR"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289704v1</w:t>
+                <w:t xml:space="preserve">hal-04809633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optoelectronic properties of hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Deep UV Emission in Hexagonal Boron Nitride: from Bulk to Monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on UV Materials and Devices (IWUMD2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809616v1</w:t>
+                <w:t xml:space="preserve">hal-02289716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the shape of InAs/InP quantum dot-nanowires grown by MBE on silicon for efficient light sources emitting in the telecom band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Workshop on Molecular Beam Epitaxy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lenggries, Germany</w:t>
@@ -17903,103 +17903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single photon emission with a Gaussian far-field at telecom wavelength from single InAs/InP quantum dot-nanowires monolithically grown on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanowire Week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
@@ -18166,103 +18166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InP quantum dot-nanowire single photon sources in the telecom band grown monolithically on silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
@@ -18354,234 +18354,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of isotopically-purified hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Hexagonal boron nitride: an indirect bandgap semiconductor with unique opto-electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on UV Materials and Devices (IWUMD2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">25th International Symposium "Nanostructures: Physics and Technology" (NANO2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648044v1</w:t>
+                <w:t xml:space="preserve">hal-01648040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal boron nitride: an indirect bandgap semiconductor with unique opto-electronic properties</w:t>
+                <w:t xml:space="preserve">Optical properties of isotopically-purified hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th German-French-Korean workshop on Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Sète, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on UV Materials and Devices (IWUMD2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668149v1</w:t>
+                <w:t xml:space="preserve">hal-01648044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexagonal boron nitride: an indirect bandgap semiconductor with unique opto-electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium "Nanostructures: Physics and Technology" (NANO2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">7th German-French-Korean workshop on Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648040v1</w:t>
+                <w:t xml:space="preserve">hal-01668149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-assisted optical response in hexagonal boron nitride</w:t>
               </w:r>
@@ -18653,539 +18653,539 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect excitons and electron-phonon interaction in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPS2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358453v1</w:t>
+                <w:t xml:space="preserve">hal-01399935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing phonon-assisted optical transitions in hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Unraveling the bandgap nature in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWUMD2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">IW2DC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Campofelice di Roccella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358452v1</w:t>
+                <w:t xml:space="preserve">hal-01358450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of resonant hotspots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect excitons and electron-phonon interaction in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">ICPS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333418v1</w:t>
+                <w:t xml:space="preserve">hal-01358453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons and electron-phonon interaction in hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Probing phonon-assisted optical transitions in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">IWUMD2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399935v1</w:t>
+                <w:t xml:space="preserve">hal-01358452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the bandgap nature in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of resonant hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IW2DC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Campofelice di Roccella, Italy</w:t>
+              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358450v1</w:t>
+                <w:t xml:space="preserve">hal-01333418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One- and two-photon spectroscopy in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of G centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLMCN17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358449v1</w:t>
+                <w:t xml:space="preserve">hal-01358451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of G centers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One- and two-photon spectroscopy in hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Photonics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Florence, Italy</w:t>
+              <w:t xml:space="preserve">PLMCN17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358451v1</w:t>
+                <w:t xml:space="preserve">hal-01358449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the bandgap nature in hexagonal boron nitride</w:t>
               </w:r>
@@ -19253,51 +19253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19335,90 +19335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonique et semiconducteurs nitrures : optique non-linéaire et nouveaux microlasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19473,51 +19473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19555,77 +19555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nitride-on-Silicon microdisk laser emitting at 275 nm and room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19680,64 +19680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing carbon-nanotubes luminescence with the help of plasmonic antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19775,90 +19775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisks resonators for deep-UV laser emission at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19894,286 +19894,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussions Lavoisier: Nouveaux matériaux bidimensionnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States. pp.93630Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281934v1</w:t>
+                <w:t xml:space="preserve">hal-01132346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rosales</w:t>
+                <w:t xml:space="preserve">Optical properties of hexagonal boron nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discussions Lavoisier: Nouveaux matériaux bidimensionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2076284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132346v1</w:t>
+                <w:t xml:space="preserve">hal-01281934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials with quantum emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20224,77 +20224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative lifetime of excitons in high energy GaN/AlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20332,103 +20332,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoluminescence of GaN/AlN quantum dots emitting at 300 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20453,51 +20453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos and Diffusion in periodic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felbacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20548,77 +20548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20673,77 +20673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biexcitons in semiconducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20923,77 +20923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biexciton in semiconducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21042,51 +21042,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-coherent resonant emission of single quantum dots</w:t>
+                <w:t xml:space="preserve">Resonant excitation of single quantum dots: towards an ultra-coherent single photons source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Sallen</w:t>
@@ -21100,344 +21100,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Diederichs</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Quantum Dots (QD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Santa Fe, United States</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Photonics and Applications (ICPA 7), 26-29/11/2012, Ho Chi Minh City (Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703069v1</w:t>
+                <w:t xml:space="preserve">hal-00927740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Ultra-coherent resonant emission of single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Quantum Dots (QD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924463v1</w:t>
+                <w:t xml:space="preserve">hal-00703069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant excitation of single quantum dots: towards an ultra-coherent single photons source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Biexciton in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Photonics and Applications (ICPA 7), 26-29/11/2012, Ho Chi Minh City (Vietnam)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">JMC13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927740v1</w:t>
+                <w:t xml:space="preserve">hal-00924463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant emission of single quantum dots: towards an ultra-coherent single photon source</w:t>
               </w:r>
@@ -21861,301 +21861,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton collision broadening in single-wall carbon nanotubes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Optical gating of resonant fluorescence in single quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Nanotube Optics and Nanospectroscopy (WONTON'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Optics of excitons in confined systems 12 (OECS12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632426v1</w:t>
+                <w:t xml:space="preserve">hal-00632349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Sallen</w:t>
+                <w:t xml:space="preserve">Exciton collision broadening in single-wall carbon nanotubes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">4th Workshop on Nanotube Optics and Nanospectroscopy (WONTON'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632334v1</w:t>
+                <w:t xml:space="preserve">hal-00632426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gating of resonant fluorescence in single quantum dots.</w:t>
+                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Sallen</w:t>
@@ -22190,267 +22190,267 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of excitons in confined systems 12 (OECS12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632349v1</w:t>
+                <w:t xml:space="preserve">hal-00632334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic exciton-exciton scattering in carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLMCN11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Quantum Dot France 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585947v1</w:t>
+                <w:t xml:space="preserve">hal-00632345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical gating of resonant Rayleigh scattering in single quantum dots</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic exciton-exciton scattering in carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Dot France 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PLMCN11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632345v1</w:t>
+                <w:t xml:space="preserve">hal-00585947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitons in higher sub-bands of carbon nanotubes</w:t>
               </w:r>
@@ -22680,402 +22680,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral hole-burning in carbon nanotubes: collision broadening and bundle size effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Resonant fluorescence of the neutral and charged excitons in a single quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Quantum Dot 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517739v1</w:t>
+                <w:t xml:space="preserve">hal-00495552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral hole-burning in carbon nanotubes: collision broadening and bundle size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bruot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474701v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant fluorescence of the neutral and charged excitons in a single quantum dot</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Dot 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495552v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-phonon line shape in single InAs/GaAs quantum dots</w:t>
               </w:r>
@@ -23255,64 +23255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous linewidth of the intraband transition at 1.55µm in GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dac Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Wuester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23380,51 +23380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoherence effects in the intraband and interband optical transitions in InAs/GaAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23514,51 +23514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of an InAs/GaAs single quantum dot in a crystal photonic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Diederichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24116,346 +24116,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétrécissement par le mouvement non-standard et déphasage par diffusion spectrale dans une boîte quantique de semiconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Dependance of the Photoluminescence of Single Wall Carbon Nanotubes in a Gelatin Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Iglésias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152306v1</w:t>
+                <w:t xml:space="preserve">hal-00152324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal activation of spectral diffusion and broadening of the zero-phonon line in single quantum dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rétrécissement par le mouvement non-standard et déphasage par diffusion spectrale dans une boîte quantique de semiconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronic Properties of Two-dimensional Systems and Modulated Semiconductor Structures (EP2DS 17-MSS 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">10ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152316v1</w:t>
+                <w:t xml:space="preserve">hal-00152306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependance of the Photoluminescence of Single Wall Carbon Nanotubes in a Gelatin Matrix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Iglésias</w:t>
+                <w:t xml:space="preserve">Thermal activation of spectral diffusion and broadening of the zero-phonon line in single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electronic Properties of Two-dimensional Systems and Modulated Semiconductor Structures (EP2DS 17-MSS 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152324v1</w:t>
+                <w:t xml:space="preserve">hal-00152316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional motional narrowing in a semiconductor quantum dot</w:t>
               </w:r>
@@ -24625,51 +24625,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00153544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
+                <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -24704,97 +24704,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096569v1</w:t>
+                <w:t xml:space="preserve">hal-00096568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
+                <w:t xml:space="preserve">Motionnal narrowing in a single semiconductor quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
@@ -24829,440 +24829,440 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Optics on Semiconductor quantum dots (QD2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096448v1</w:t>
+                <w:t xml:space="preserve">hal-00096569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence of carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Phénomène de rétrécissement par le mouvement dans les boites quantiques InAs/GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">10ème Journées de la Matière Condensée (JMC10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097381v1</w:t>
+                <w:t xml:space="preserve">hal-00096448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the light emission of single wall carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Time-resolved photoluminescence of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" 2006 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
+              <w:t xml:space="preserve">APS March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109294v1</w:t>
+                <w:t xml:space="preserve">hal-00097381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motionnal narrowing in a semiconductor quantum dot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the light emission of single wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" 2006 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096568v1</w:t>
+                <w:t xml:space="preserve">hal-00109294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton recombination dynamics in single wall carbon nanotubes</w:t>
               </w:r>
@@ -25932,277 +25932,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment effect on the optical properties of carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">Beyond the two-level atom model : acoustic phonon side-bands in single InAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Science and Application of Nanotubes (NT04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004573v1</w:t>
+                <w:t xml:space="preserve">hal-00004584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the two-level atom model : acoustic phonon side-bands in single InAs quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Favero</w:t>
+                <w:t xml:space="preserve">Environment effect on the optical properties of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on the Science and Application of Nanotubes (NT04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004584v1</w:t>
+                <w:t xml:space="preserve">hal-00004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant optical anisotropy in a single InAs/GaAs quantum dot</w:t>
               </w:r>
@@ -26214,77 +26214,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summerschool on Semiconductor Quantum Dots : Physics and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ascona, Switzerland</w:t>
@@ -26432,277 +26432,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the artificial atom model : acoustic phonon broadening in single semiconductor quantum dots</w:t>
+                <w:t xml:space="preserve">Giant optical anisotropy in single InAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robson Ferreira</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Nanostructures : Physics and Technology (NANO2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, St-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004587v1</w:t>
+                <w:t xml:space="preserve">hal-00004586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant optical anisotropy in single InAs quantum dots</w:t>
+                <w:t xml:space="preserve">Beyond the artificial atom model : acoustic phonon broadening in single semiconductor quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Darson</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Quantum Dots (QD2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Banff, Canada</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Nanostructures : Physics and Technology (NANO2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004586v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond investigation in single wall carbon nanotubes</w:t>
               </w:r>
@@ -26845,103 +26845,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanowire-based telecom band single photon sources monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
@@ -26970,103 +26970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nanowire-based telecom band single photon source monolithically grown on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Ecully, France</w:t>
@@ -27140,90 +27140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal growth of monoisotopic hexagonal boron nitride from a Fe-Cr flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaihua Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">chemistry of materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (29), pp.9931-9935, 2020, </w:t>
@@ -27386,51 +27386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information and Entanglement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hindawi Publishing Corporation, pp.494738, 2010, </w:t>
@@ -27940,51 +27940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Jankovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Darson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -28175,51 +28175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;&#269;ajev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmal Khan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fujimoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05323252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63580-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797955v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schrader" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodok Happacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014104" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Cheng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Mellor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50502-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791801v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin S. Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bradford" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad2f45" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Binder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krystyna Dabrowska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Tokarczyk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.126901" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00843b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edgar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01111-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.L061002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02430" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.094009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767169v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035203" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Glaser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Ye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Evans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00115" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451945v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02531" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791859v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02143A" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946710v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115141" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotiang Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00830" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1cab" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085428" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141847v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Koronski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kaminska" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai D Zighadlo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2019.05.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Watanabe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04582" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua David Caldwell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-019-0124-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfeld" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mellor" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10610-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06163" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pierucci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029220" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697455v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J. Jimenez-Rioboo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019629" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Segura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.024001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807107v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Artus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155435" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475800v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045207" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675183v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5048" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528598v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Edgar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.201202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972848" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383967v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waselowski" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Maze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121405" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362938v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.097402" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388493v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Cusco" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155435" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261847v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.277" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roquelet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.10.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KNL9KJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927731v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115305" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659994v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.057401" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702902v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100064" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627579v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115463" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.127401" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659992v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672034" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545467v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wuester" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476340" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Wuester" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/9/093032" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465011v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345478v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourt-Ibarre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Flytzanis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233304" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546637v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1808226" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004537v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004539v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018421v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.233301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1510158" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546650v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.041306" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546741v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.033313" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546745v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459622" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurioli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Wiersma" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.165309" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546746v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.207401" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alc Triques" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045321" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546754v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zeimer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugge" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gramlich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smirnitski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyers" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1402638" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546760v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.1696" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546764v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larousserie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.R10429" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809815v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Sousa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809809v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809789v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809798v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809744v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04297022v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809782v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809774v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831323v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809755v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809770v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809761v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809724v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809716v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809710v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809735v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809661v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809633v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289716v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289704v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809616v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961327v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648044v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668149v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648040v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358453v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358452v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399935v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358450v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358449v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281937v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281938v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281931v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281934v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927765v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Proux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maragkou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703069v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927740v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703079v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736629v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703073v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632426v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632334v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632349v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585947v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632345v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630101v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585943v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517739v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495552v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517736v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495556v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517737v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546608v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zibik" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3130926" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516937v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284902v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284907v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319766v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152306v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097372v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004535v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004534v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986306v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02143a" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546788v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/494738" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516032v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12491-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02289713v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011932v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004886v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003323v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Jankovic" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik &#352;&#269;ajev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajmal Khan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Fujimoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunanda Mitra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0313804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037685v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seokho Moon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odongo Francis Ngome Okello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Won Choi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngjae Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02173-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05323252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Mu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Frauni&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alrik Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63580-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Plo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pershin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Janzen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.021045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205716v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202500284" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Clua-Provost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Schrader" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodok Happacher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.014104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefaucher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Jager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calvo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01561" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Herzig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.L020102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin S. Cheng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bradford" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ad2f45" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Shima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Mellor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50502-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Udvarhelyi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krithika V R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.14.041071" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Binder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krystyna Dabrowska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Tokarczyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c01310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c03300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Schutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202306033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0130196" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Zaiter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170867" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.126901" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.116902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Khalil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Ernandes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00843b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edgar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-023-01111-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667803v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00336" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.L061002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fugallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L032040" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjie Xue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09717" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Minotto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31743-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621717v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fugallo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.12.011057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03884890v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Paliwoda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wynn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Rosenthal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c02430" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.094009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767169v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H. Edgar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035203" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pezzagna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097407" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674350v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan R. Glaser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaihua Ye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Evans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c02849" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Redjem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herzig" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.083602" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374670v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taehee Kang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achintya Kundu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Reimann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woerner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.L140302" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyong Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotian Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00115" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451945v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02531" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lhenoret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.137401" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TC02143A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Benali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41928-020-00499-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884600v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Artus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0225" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946710v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Zribi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.115141" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Chao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotiang Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c00830" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141847v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Koronski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Kaminska" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai D Zighadlo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2019.05.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Almadori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Orcin-Chaix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Lopes Selvati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.041" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288990v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusc&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1cab" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289672v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Page" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.094001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086080v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.085428" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Segura" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanji Watanabe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04582" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156532v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfeld" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mellor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10610-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191041v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua David Caldwell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41578-019-0124-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06114B" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288999v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b06163" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807107v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Cusco" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Artus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155435" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Segura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Artus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.024001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Pierucci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G. Silly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5029220" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaufils" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Kuznetsov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035303" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697455v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael J. Jimenez-Rioboo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019629" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475800v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045207" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492483v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Summerfield" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/aa604a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487020v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Avila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085410" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528598v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Edgar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.201202" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675183v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat5048" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475792v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ben Aziza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972848" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21650" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383967v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Waselowski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Maze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.121405" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362938v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chassagneux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.097402" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261847v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2015.277" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388493v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Cusco" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.155435" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250121v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langlois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.155423" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066160v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.057402" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roquelet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S Lauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.10.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0KNL9KJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927731v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Nguyen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbarchi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115305" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750969v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colombier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.197402" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659994v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.057401" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702902v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100064" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627579v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.115463" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623859v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.127401" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659992v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3672034" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517734v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Wuester" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wuester" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3476340" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/9/093032" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465011v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345478v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourt-Ibarre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Flytzanis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284909v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Favero" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105812v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys433" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096365v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004577v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546623v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Favero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233304" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546632v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankovic" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferreira" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1854733" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004538v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Jankovic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004571v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004537v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546637v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1808226" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004539v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004576v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018421v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546643v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.233301" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kammerer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1510158" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546650v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.041306" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546741v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.033313" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546745v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sopracase" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1459622" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurioli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bogani" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Wiersma" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.165309" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546746v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.207401" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546754v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Zeimer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugge" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gramlich" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Smirnitski" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyers" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1402638" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546757v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alc Triques" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.045321" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546760v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.1696" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546764v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Larousserie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.59.R10429" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809815v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809809v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04882424v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Sousa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809806v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809789v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195386v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809798v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04297022v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Sugahara" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809744v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777701v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FM1A.7" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809782v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831323v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809774v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809755v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809761v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809770v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809716v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809724v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809710v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809735v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809661v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289704v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809616v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809633v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289716v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02034960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302232v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289705v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961327v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957683v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961322v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648040v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648044v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668149v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648032v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399935v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358450v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358453v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358452v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358451v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358449v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281937v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281938v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308247v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Lin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281931v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308239v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333432v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132090v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281934v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333437v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132335v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Semond" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949707v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241963v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835623v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924470v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927765v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Proux" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maragkou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931791v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927740v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703069v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924463v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703079v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736629v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703073v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744476v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tchernycheva" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Julien" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monroy" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632349v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632426v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632334v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632345v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585947v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630101v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585943v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495552v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517739v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bruot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517736v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495556v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517737v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546608v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grange" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zibik" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3130926" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516937v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284902v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284907v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319766v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152306v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152316v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152214v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096568v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096569v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096448v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011212v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011213v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097372v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004584v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004585v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004535v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004586v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004587v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kammerer" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004534v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763521v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377112v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986306v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc02143a" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547845v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546788v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/494738" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516032v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12491-4" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02289713v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011932v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004886v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003323v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Jankovic" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>