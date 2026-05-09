--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1457,183 +1457,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réagir à l'actualité après Juillet. Des combats du temps passé ?</w:t>
+                <w:t xml:space="preserve">Léo Burckart&amp;quot; et l'imaginaire du tribunal secret à l'âge romantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Chateaubriand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, p. 33-46. </w:t>
+              <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52, p. 75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19928-1.p.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19959-5.p.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439910v1</w:t>
+                <w:t xml:space="preserve">hal-05439909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Burckart&amp;quot; et l'imaginaire du tribunal secret à l'âge romantique</w:t>
+                <w:t xml:space="preserve">Réagir à l'actualité après Juillet. Des combats du temps passé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Alexandre Dumas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52, p. 75-85. </w:t>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Chateaubriand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, p. 33-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19959-5.p.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-19928-1.p.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05439909v1</w:t>
+                <w:t xml:space="preserve">hal-05439910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De profundis. Une fantaisie au second degré</w:t>
               </w:r>
@@ -2540,178 +2540,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Nodier théoricien de la littérature dans la Revue de Paris</w:t>
+                <w:t xml:space="preserve">« Nerval ou le fileur des lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080591v1</w:t>
+                <w:t xml:space="preserve">hal-02080385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nerval ou le fileur des lettres »</w:t>
+                <w:t xml:space="preserve">Charles Nodier théoricien de la littérature dans la Revue de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Charles Nodier et la presse de son temps, éd. Caroline Raulet-Marcel, 4, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06982-9.p.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02080385v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sociocritique de la tragédie classique finissante »</w:t>
               </w:r>
@@ -2837,100 +2837,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les daguerréotypes littéraires de Gautier »</w:t>
+                <w:t xml:space="preserve">« Paganini, ou la formation d’un archétype du génie romantique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080349v1</w:t>
+                <w:t xml:space="preserve">hal-02080335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Edgar Quinet poète et théoricien de la poésie, sous la direction de Sophie Guermès »</w:t>
               </w:r>
@@ -2983,100 +2983,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Paganini, ou la formation d’un archétype du génie romantique »</w:t>
+                <w:t xml:space="preserve">« Les daguerréotypes littéraires de Gautier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080335v1</w:t>
+                <w:t xml:space="preserve">hal-02080349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Esther Pinon, Le Mal du Ciel. Musset et le sacré »</w:t>
               </w:r>
@@ -4496,51 +4496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBA819D"/>
+    <w:nsid w:val="E0933A5D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4644,51 +4644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B0523966"/>
+    <w:nsid w:val="5592B682"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4792,51 +4792,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BEB16E33"/>
+    <w:nsid w:val="7A4C7A85"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4940,51 +4940,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73726F95"/>
+    <w:nsid w:val="03B9005B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5088,51 +5088,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B2285D43"/>
+    <w:nsid w:val="E9BC8483"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5236,51 +5236,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1DCE725D"/>
+    <w:nsid w:val="E1B7D1AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5384,51 +5384,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F4FC09CA"/>
+    <w:nsid w:val="F45DC40F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5532,51 +5532,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="BF334807"/>
+    <w:nsid w:val="DD573B2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5680,51 +5680,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7B325DE2"/>
+    <w:nsid w:val="F8EACED3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5828,51 +5828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="090C78D3"/>
+    <w:nsid w:val="458C8529"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5976,51 +5976,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1F79BB0F"/>
+    <w:nsid w:val="90BE58EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1268" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.juliettedrouet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flaubert.univ-rouen.fr/bouvard_et_pecuchet/index.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=196" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://flaubert.univ-rouen.fr/article.php?id=43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9107.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9304.php" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9486.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://studifrancesi.revues.org/2525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://studifrancesi.revues.org/2517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/acta/document9640.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9804.php" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10133.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10243.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document11997.php" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/studifrancesi/45154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/acta/index.php?id=14520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05440123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05439910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19928-1.p.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05439909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19959-5.p.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11081-1.p.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02085114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06982-9.p.0049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2945-3.p.0043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12371-book-08535558-9782745355584.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vanden Abeele-Marchal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05439914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purh-ed.fr/book/?gcoi=28777100715080#" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/critique-litteraire/863-humanites-ridicules-au-xixe-siecle-9782364415324.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-force-de-vivre/9782081510838" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/servitude-et-soumission/9782081375055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02085111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=1268" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=195" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.juliettedrouet.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flaubert.univ-rouen.fr/bouvard_et_pecuchet/index.php" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=196" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://flaubert.univ-rouen.fr/article.php?id=43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publis-shs.univ-rouen.fr/ceredi/index.php?id=664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9107.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9304.php" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9486.php" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://studifrancesi.revues.org/2525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://studifrancesi.revues.org/2517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/acta/document9640.php" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document9804.php" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10133.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document10243.php" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/revue/document11997.php" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/studifrancesi/45154" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/lodel/acta/index.php?id=14520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05440123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/gfhla.582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05439909v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19959-5.p.0075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05439910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-19928-1.p.0033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13096-3.p.0107" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11081-1.p.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02085114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06982-9.p.0049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080335v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080317v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02080590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2945-3.p.0043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896092v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02093858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12371-book-08535558-9782745355584.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vanden Abeele-Marchal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05439914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purh-ed.fr/book/?gcoi=28777100715080#" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/critique-litteraire/863-humanites-ridicules-au-xixe-siecle-9782364415324.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212616v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774488v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-force-de-vivre/9782081510838" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/servitude-et-soumission/9782081375055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02085111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>