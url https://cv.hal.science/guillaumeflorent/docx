--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -342,321 +342,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement agricole du Premier Âge du Fer à La Chapelle d’Armentières « Route nationale » (Nord) : un exemple d’habitat à enclos</w:t>
+                <w:t xml:space="preserve">Baelo Claudia dans l’Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Duvivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Florent</w:t>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Collette</w:t>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Save</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dananai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dienst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.423.0163⟩</w:t>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.167-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mcv.7438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857588v1</w:t>
+                <w:t xml:space="preserve">hal-04454307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baelo Claudia dans l’Antiquité tardive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un établissement agricole du Premier Âge du Fer à La Chapelle d’Armentières « Route nationale » (Nord) : un exemple d’habitat à enclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+                <w:t xml:space="preserve">Hélène Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dananai</w:t>
+                <w:t xml:space="preserve">Olivier Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dienst</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabrina Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Vibet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (1), pp.167-200. </w:t>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 423, pp.165-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mcv.7438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdn.423.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454307v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires et leur évolution du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. au III&amp;lt;sup&amp;gt;e &amp;lt;/sup&amp;gt; s. ap. J.-C. sur le site de Bierne-Socx, « ZAC du Bierendyck et de la Croix-Rouge » (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -746,51 +746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor monétaire de Bierne-Socx (Nord, France) : un dépôt de bronzes du Haut-Empire découvert en contexte archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -969,63 +969,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rural du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C. à Marcq-en-Barœul, « Le Cheval Blanc » (Nord)</w:t>
+                <w:t xml:space="preserve">L'habitat rural du Ve s. av. J.-C. au IIe s. ap. J.-C. à Marcq-en-Barœul, « Le Cheval Blanc » (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cense-Bacquet</w:t>
+                <w:t xml:space="preserve">Delphine Cense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1049,87 +1049,87 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.383.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659536v1</w:t>
+                <w:t xml:space="preserve">hal-02170703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat rural du Ve s. av. J.-C. au IIe s. ap. J.-C. à Marcq-en-Barœul, « Le Cheval Blanc » (Nord)</w:t>
+                <w:t xml:space="preserve">L'habitat rural du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C. à Marcq-en-Barœul, « Le Cheval Blanc » (Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cense</w:t>
+                <w:t xml:space="preserve">Delphine Cense-Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1153,51 +1153,51 @@
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdn.383.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170703v1</w:t>
+                <w:t xml:space="preserve">hal-01659536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique gallo-romaine d'Ardres (Pas-de-Calais)</w:t>
               </w:r>
@@ -1382,247 +1382,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amphores dans la ville antique de Durocortorum. Apport des fouilles récentes depuis 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céramique des niveaux tardifs du secteur sud-est du forum de Baelo Claudia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gomes Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du Congrès de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Reims, France. pp.203-210</w:t>
+              <w:t xml:space="preserve">Rei Cretariae Romanae Fautorum Acta 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lisbonne, France. pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110474v1</w:t>
+                <w:t xml:space="preserve">hal-02110543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique des niveaux tardifs du secteur sud-est du forum de Baelo Claudia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deru</w:t>
+                <w:t xml:space="preserve">Les amphores dans la ville antique de Durocortorum. Apport des fouilles récentes depuis 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rei Cretariae Romanae Fautorum Acta 45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lisbonne, France. pp.59-70</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du Congrès de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reims, France. pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110543v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;lt;i&amp;gt;terra rubra&amp;lt;/i&amp;gt; et la &amp;lt;i&amp;gt;terra nigra&amp;lt;/i&amp;gt; champenoises dans la plaine maritime flamande au Haut-Empire</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sindonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique à Reims de César à Clovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional : faciès de consommation et mode d'approvisionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Batigne Vallet, Feb 2009, Lyon, France. pp.259-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2018,51 +2018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation à Reims de César à Clovis à partir du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2139,51 +2139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Corsiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champarnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dabo-Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2473,90 +2473,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durocortorum : la céramique de César à Clovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2862,51 +2862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (Marne), rue de l’Équerre : un site de production, de diffusion et de consommation de vaisselle dans les quartiers sud de &amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;. Apports et limites du traitement statistique de la céramique à la chronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,51 +3138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la céramologie à la connaissance de l'évolution urbaine de Reims durant l'Antiquité tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,165 +3386,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de la permutation matricielle</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nempont-Saint-Firmin, Pas-de-Calais (62), Rue du Warnier. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.240--249, 2013</w:t>
+              <w:t xml:space="preserve">Saint-Omer, Pas-de-Calais (62), Angle de la rue des Moulins et de la rue Gambetta. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.133--143, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605789v1</w:t>
+                <w:t xml:space="preserve">hal-03605765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Résultats de la permutation matricielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Omer, Pas-de-Calais (62), Angle de la rue des Moulins et de la rue Gambetta. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.133--143, 2013</w:t>
+              <w:t xml:space="preserve">Nempont-Saint-Firmin, Pas-de-Calais (62), Rue du Warnier. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.240--249, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605765v1</w:t>
+                <w:t xml:space="preserve">hal-03605789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
@@ -3896,51 +3896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4127,165 +4127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chapelle d'Armentières, Nord (59), Route nationale - RD 933. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.282--309, 2010</w:t>
+              <w:t xml:space="preserve">Wervicq-Sud, Nord (59), \guillemotleft ~ZAC des Près de Lys \guillemotright. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.126--149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605757v1</w:t>
+                <w:t xml:space="preserve">hal-03605788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wervicq-Sud, Nord (59), \guillemotleft ~ZAC des Près de Lys \guillemotright. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.126--149, 2010</w:t>
+              <w:t xml:space="preserve">La Chapelle d'Armentières, Nord (59), Route nationale - RD 933. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.282--309, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605788v1</w:t>
+                <w:t xml:space="preserve">hal-03605757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
@@ -4585,284 +4585,284 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looberghe (59) \guillemotleft ~Chemin de la Mairie~\guillemotright. Rapport de diagnostic</w:t>
+              <w:t xml:space="preserve">Tatinghem 62) \guillemotleft ~rue des Broquets et rue du Chemin Vert~\guillemotright. Rapport de diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605780v1</w:t>
+                <w:t xml:space="preserve">hal-03605781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looberghe (59) « Rue de Cassel ». Rapport de diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 29 rue Pongivart. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605779v1</w:t>
+                <w:t xml:space="preserve">hal-03605751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 29 rue Pongivart. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2008</w:t>
+              <w:t xml:space="preserve">Looberghe (59) \guillemotleft ~Chemin de la Mairie~\guillemotright. Rapport de diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605751v1</w:t>
+                <w:t xml:space="preserve">hal-03605780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Oudry. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tatinghem 62) \guillemotleft ~rue des Broquets et rue du Chemin Vert~\guillemotright. Rapport de diagnostic</w:t>
+              <w:t xml:space="preserve">Looberghe (59) « Rue de Cassel ». Rapport de diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605781v1</w:t>
+                <w:t xml:space="preserve">hal-03605779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
@@ -5214,51 +5214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5313,150 +5313,150 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Neiss; Stéphane Sindonino. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), place du 11 Novembre. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2004</w:t>
+              <w:t xml:space="preserve">Civitas Remi. Reims et son enceinte au IVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 97 (6), Société archéologique champenoise, pp.85-87, 2004, Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605749v1</w:t>
+                <w:t xml:space="preserve">hal-02901048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civitas Remi. Reims et son enceinte au IVe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 97 (6), Société archéologique champenoise, pp.85-87, 2004, Bulletin de la Société archéologique champenoise</w:t>
+              <w:t xml:space="preserve">Reims (Marne), place du 11 Novembre. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901048v1</w:t>
+                <w:t xml:space="preserve">hal-03605749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5549,51 +5549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution morphologique d’une occupation à La Tène ancienne à Dourges (62)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cense-Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,284 +6004,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graffites sur céramique de Limoges : I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. - VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C. Campagne 2021. Rapport d'opération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Sadourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2021</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Lecoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; ArchéoTek. 2021, Tome 1 - Texte : 130 p. ; Tome 2 - Illustrations : 267 p. ; Tome 3 - Inventaires et annexes : 201 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605653v1</w:t>
+                <w:t xml:space="preserve">hal-03478218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 2e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les graffites sur céramique de Limoges : I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C. - VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. ap. J.-C. Campagne 2021. Rapport d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delaille</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03478218v1</w:t>
+                <w:t xml:space="preserve">hal-03605653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,271 +6459,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Hauts-de-France. 2017, pp.331-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605745v1</w:t>
+                <w:t xml:space="preserve">hal-03605769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Hauts-de-France. 2017, pp.331-348</w:t>
+                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605769v1</w:t>
+                <w:t xml:space="preserve">hal-03605745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proyecto General de Investigación 2012-2017 El Conjunto Monumental de Baelo Claudia, evolución y transformaciones de un espacio público. Análisis diacrónico y multiescalar del sector sureste Fase V. Intervención arqueológica del 13 de abril al 6 de Mayo 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliva Rodriguez Guttiérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dananai Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,51 +6973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8002,51 +8002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9A940D2"/>
+    <w:nsid w:val="A7E740C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8233,51 +8233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeflorent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4553-8993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menanteaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0163" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lelarge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Manuel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody F&#233;lix-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01137221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champarnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wilusz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605769v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dananai Alice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienst Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delauney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Escoffier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02391667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeflorent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4553-8993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menanteaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lelarge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Manuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody F&#233;lix-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01137221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champarnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wilusz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dananai Alice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienst Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delauney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Escoffier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02391667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>