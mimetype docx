--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1930,191 +1930,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique à Reims de César à Clovis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation à Reims de César à Clovis à partir du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional : faciès de consommation et mode d'approvisionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Batigne Vallet, Feb 2009, Lyon, France. pp.259-293</w:t>
+              <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional. Faciès de consommation et mode d’approvisionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lyon, France. pp.259-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105505v1</w:t>
+                <w:t xml:space="preserve">hal-01137221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation à Reims de César à Clovis à partir du mobilier céramique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céramique à Reims de César à Clovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional. Faciès de consommation et mode d’approvisionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Lyon, France. pp.259-293</w:t>
+              <w:t xml:space="preserve">Les céramiques communes dans leur contexte régional : faciès de consommation et mode d'approvisionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Batigne Vallet, Feb 2009, Lyon, France. pp.259-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137221v1</w:t>
+                <w:t xml:space="preserve">hal-02105505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'un faciès céramique dans le Nord-Ouest de la Belgique romaine</w:t>
               </w:r>
@@ -3317,445 +3317,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marquette-lez-Lille, Nord (59) - \guillemotleft ~ZAC du Haut-Touquet - tranche 1 \guillemotright. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.148--176, 2013</w:t>
+              <w:t xml:space="preserve">Saint-Omer, Pas-de-Calais (62), Angle de la rue des Moulins et de la rue Gambetta. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.133--143, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605776v1</w:t>
+                <w:t xml:space="preserve">hal-03605765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Résultats de la permutation matricielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saint-Omer, Pas-de-Calais (62), Angle de la rue des Moulins et de la rue Gambetta. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.133--143, 2013</w:t>
+              <w:t xml:space="preserve">Nempont-Saint-Firmin, Pas-de-Calais (62), Rue du Warnier. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.240--249, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605765v1</w:t>
+                <w:t xml:space="preserve">hal-03605789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats de la permutation matricielle</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nempont-Saint-Firmin, Pas-de-Calais (62), Rue du Warnier. Rapport de fouille archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.240--249, 2013</w:t>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.300--304, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605789v1</w:t>
+                <w:t xml:space="preserve">hal-03605764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nempont-Saint-Firmin, Pas-de-Calais (62), Rue du Warnier. Rapport de fouille archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.300--304, 2013</w:t>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.164--223, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605764v1</w:t>
+                <w:t xml:space="preserve">hal-03605763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Delepierre; Hélène Duvivier. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nempont-Saint-Firmin, Pas-de-Calais (62), Rue du Warnier. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.164--223, 2013</w:t>
+              <w:t xml:space="preserve">Lesquin, Nord (59), « Projet Plan d'Eau ». Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.174--199, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605763v1</w:t>
+                <w:t xml:space="preserve">hal-03605762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesquin, Nord (59), « Projet Plan d'Eau ». Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.174--199, 2013</w:t>
+              <w:t xml:space="preserve">Marquette-lez-Lille, Nord (59) - \guillemotleft ~ZAC du Haut-Touquet - tranche 1 \guillemotright. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.148--176, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605762v1</w:t>
+                <w:t xml:space="preserve">hal-03605776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaisselle en verre et en céramique</w:t>
               </w:r>
@@ -4127,165 +4127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wervicq-Sud, Nord (59), \guillemotleft ~ZAC des Près de Lys \guillemotright. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.126--149, 2010</w:t>
+              <w:t xml:space="preserve">La Chapelle d'Armentières, Nord (59), Route nationale - RD 933. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.282--309, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605788v1</w:t>
+                <w:t xml:space="preserve">hal-03605757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chapelle d'Armentières, Nord (59), Route nationale - RD 933. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.282--309, 2010</w:t>
+              <w:t xml:space="preserve">Wervicq-Sud, Nord (59), \guillemotleft ~ZAC des Près de Lys \guillemotright. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.126--149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605757v1</w:t>
+                <w:t xml:space="preserve">hal-03605788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
@@ -4508,361 +4508,361 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arques/Campagne-lès-Wardrecques « Plateforme multimodale de l'Aa », tranche 5. Rapport de diagnostic</w:t>
+              <w:t xml:space="preserve">Tatinghem 62) \guillemotleft ~rue des Broquets et rue du Chemin Vert~\guillemotright. Rapport de diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605783v1</w:t>
+                <w:t xml:space="preserve">hal-03605781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tatinghem 62) \guillemotleft ~rue des Broquets et rue du Chemin Vert~\guillemotright. Rapport de diagnostic</w:t>
+              <w:t xml:space="preserve">Looberghe (59) \guillemotleft ~Chemin de la Mairie~\guillemotright. Rapport de diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605781v1</w:t>
+                <w:t xml:space="preserve">hal-03605780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Oudry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 29 rue Pongivart. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2008</w:t>
+              <w:t xml:space="preserve">Looberghe (59) « Rue de Cassel ». Rapport de diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605751v1</w:t>
+                <w:t xml:space="preserve">hal-03605779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looberghe (59) \guillemotleft ~Chemin de la Mairie~\guillemotright. Rapport de diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 29 rue Pongivart. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605780v1</w:t>
+                <w:t xml:space="preserve">hal-03605751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Oudry. </w:t>
+              <w:t xml:space="preserve">Emmanuel Elleboode. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looberghe (59) « Rue de Cassel ». Rapport de diagnostic</w:t>
+              <w:t xml:space="preserve">Arques/Campagne-lès-Wardrecques « Plateforme multimodale de l'Aa », tranche 5. Rapport de diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605779v1</w:t>
+                <w:t xml:space="preserve">hal-03605783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
@@ -4999,322 +4999,322 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Huart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 9-11 boulevard du Général Leclerc. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.94--103, 2006</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 12 rue Duquenelle. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, pp.55--63, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605775v1</w:t>
+                <w:t xml:space="preserve">hal-03605774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 12 rue Duquenelle. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, pp.55--63, 2006</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 9-11 boulevard du Général Leclerc. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.94--103, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605774v1</w:t>
+                <w:t xml:space="preserve">hal-03605775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Sindonino. </w:t>
+              <w:t xml:space="preserve">Philippe Rollet; Aurore Louis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 19 rue Desteuque. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.179-182, 2005</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 30-34 rue de l'Écu. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, pp. 38-41 et pp. 68-83, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605773v1</w:t>
+                <w:t xml:space="preserve">hal-03605747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Rollet; Aurore Louis. </w:t>
+              <w:t xml:space="preserve">Stéphane Sindonino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 30-34 rue de l'Écu. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, pp. 38-41 et pp. 68-83, 2005</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 19 rue Desteuque. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.179-182, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605747v1</w:t>
+                <w:t xml:space="preserve">hal-03605773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
@@ -6835,572 +6835,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude du mobilier céramique</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2013, pp.195-213</w:t>
+              <w:t xml:space="preserve">[Research Report] SRA Nord-Pas-de-Calais. 2013, pp.161-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605787v1</w:t>
+                <w:t xml:space="preserve">hal-03605761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">L'étude du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] SRA Nord-Pas-de-Calais. 2013, pp.161-186</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Haute-Normandie. 2013, pp.195-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605761v1</w:t>
+                <w:t xml:space="preserve">hal-03605787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+                <w:t xml:space="preserve">Les Rues-des-Vignes « rue du Cimetière/rue du Stade », Nord (59)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Champagne-Ardenne. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nord-Pas-de-Calais. 2011, pp.218-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605791v1</w:t>
+                <w:t xml:space="preserve">hal-03605759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Rues-des-Vignes « rue du Cimetière/rue du Stade », Nord (59)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Champagne-Ardenne. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Blondeau</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03605759v1</w:t>
+                <w:t xml:space="preserve">hal-03605791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la céramique gallo-romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lavau « Les Dames Blanches », Aube (10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delauney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Champagne-Ardenne. 2010, pp.188-203</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Champagne-Ardenne. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605786v1</w:t>
+                <w:t xml:space="preserve">hal-03650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavau « Les Dames Blanches », Aube (10)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosnay l'Hôpital « Les Gallérandes », Aube (10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delauney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Picavet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, SRA Champagne-Ardenne. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delauney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03650603v1</w:t>
+                <w:t xml:space="preserve">hal-03605756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosnay l'Hôpital « Les Gallérandes », Aube (10)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la céramique gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Champagne-Ardenne. 2010, pp.188-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Picavet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03605756v1</w:t>
+                <w:t xml:space="preserve">hal-03605786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
@@ -7446,421 +7446,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looberghe (Nord), rue de Cassel. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Arques/Campagne-lès-Wardrecques, plateforme multimodale de l'Aa, tranche 5 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Delmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391667v1</w:t>
+                <w:t xml:space="preserve">hal-02427119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looberghe (Nord), chemin de la Mairie. Rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Looberghe (Nord), rue de Cassel. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.30</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426628v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looberghe (Nord), chemin de la Mairie. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nord-Pas-de-Calais. 2008</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605782v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arques/Campagne-lès-Wardrecques, plateforme multimodale de l'Aa, tranche 5 : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nord-Pas-de-Calais. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Henton</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02427119v1</w:t>
+                <w:t xml:space="preserve">hal-03605782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
@@ -8002,51 +8002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7E740C2"/>
+    <w:nsid w:val="039ACE6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8233,51 +8233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeflorent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4553-8993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menanteaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lelarge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Manuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody F&#233;lix-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01137221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champarnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wilusz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605781v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dananai Alice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienst Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605787v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605761v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delauney" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Escoffier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02391667v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426628v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeflorent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4553-8993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menanteaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lelarge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Manuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody F&#233;lix-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01137221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champarnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wilusz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dananai Alice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienst Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delauney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Escoffier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02391667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>