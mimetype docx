--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -4127,165 +4127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Chapelle d'Armentières, Nord (59), Route nationale - RD 933. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.282--309, 2010</w:t>
+              <w:t xml:space="preserve">Wervicq-Sud, Nord (59), \guillemotleft ~ZAC des Près de Lys \guillemotright. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.126--149, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605757v1</w:t>
+                <w:t xml:space="preserve">hal-03605788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wervicq-Sud, Nord (59), \guillemotleft ~ZAC des Près de Lys \guillemotright. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, pp.126--149, 2010</w:t>
+              <w:t xml:space="preserve">La Chapelle d'Armentières, Nord (59), Route nationale - RD 933. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, SRA Nord-Pas-de-Calais, pp.282--309, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605788v1</w:t>
+                <w:t xml:space="preserve">hal-03605757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
@@ -4558,238 +4558,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique</w:t>
+                <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looberghe (59) \guillemotleft ~Chemin de la Mairie~\guillemotright. Rapport de diagnostic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 29 rue Pongivart. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605780v1</w:t>
+                <w:t xml:space="preserve">hal-03605751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looberghe (59) « Rue de Cassel ». Rapport de diagnostic</w:t>
+              <w:t xml:space="preserve">Looberghe (59) \guillemotleft ~Chemin de la Mairie~\guillemotright. Rapport de diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605779v1</w:t>
+                <w:t xml:space="preserve">hal-03605780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique</w:t>
+                <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Oudry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 29 rue Pongivart. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, 2008</w:t>
+              <w:t xml:space="preserve">Looberghe (59) « Rue de Cassel ». Rapport de diagnostic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Nord-Pas-de-Calais, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605751v1</w:t>
+                <w:t xml:space="preserve">hal-03605779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
@@ -4999,163 +4999,163 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 12 rue Duquenelle. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA Champagne-Ardenne, pp.55--63, 2006</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 9-11 boulevard du Général Leclerc. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.94--103, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605774v1</w:t>
+                <w:t xml:space="preserve">hal-03605775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Huart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims (Marne), 9-11 boulevard du Général Leclerc. Rapport de fouille archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, SRA Champagne-Ardenne, pp.94--103, 2006</w:t>
+              <w:t xml:space="preserve">Reims (Marne), 12 rue Duquenelle. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA Champagne-Ardenne, pp.55--63, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605775v1</w:t>
+                <w:t xml:space="preserve">hal-03605774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique</w:t>
               </w:r>
@@ -7564,51 +7564,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looberghe (Nord), rue de Cassel. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Looberghe (Nord), chemin de la Mairie. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
@@ -7623,97 +7623,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.35</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391667v1</w:t>
+                <w:t xml:space="preserve">hal-02426628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looberghe (Nord), chemin de la Mairie. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Looberghe (Nord), rue de Cassel. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Oudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
@@ -7728,73 +7728,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.30</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap NP. 2008, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426628v1</w:t>
+                <w:t xml:space="preserve">hal-02391667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
@@ -8002,51 +8002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="039ACE6D"/>
+    <w:nsid w:val="4C88EFA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8233,51 +8233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeflorent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4553-8993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menanteaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lelarge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Manuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody F&#233;lix-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01137221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champarnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wilusz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605780v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605779v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605775v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dananai Alice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienst Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delauney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Escoffier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02391667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeflorent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4553-8993" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335379v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menanteaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dananai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dienst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duvivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Save" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lem&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.413.0139" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lelarge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Oueslati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170703v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.383.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01659536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cense-Bacquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.358.0053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110543v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomes Manuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Samuel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02110474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody F&#233;lix-Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Alonso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01137221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champarnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tyers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouhet Emilie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605654v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873380v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfecag.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/8290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605789v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605788v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Wilusz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605781v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605750v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605775v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901048v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Loustaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889070v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lecoffre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605770v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Gutti&#233;rez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dananai Alice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dienst Simon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blondeau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delauney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Escoffier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Picavet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Delmaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426628v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02391667v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>