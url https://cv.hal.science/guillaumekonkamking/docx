--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -351,261 +351,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How COVID-19 affects voting for incumbents: Evidence from local elections in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate filtering via discrete dual processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Morisi</w:t>
+                <w:t xml:space="preserve">Andrea Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Cloléry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+                <w:t xml:space="preserve">Marco Piretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Schaub</w:t>
+                <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0297432. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 168, pp.104268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536394v1</w:t>
+                <w:t xml:space="preserve">hal-04309185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate filtering via discrete dual processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How COVID-19 affects voting for incumbents: Evidence from local elections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Morisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cloléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ruggiero</w:t>
+                <w:t xml:space="preserve">Max Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 168, pp.104268. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0297432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309185v1</w:t>
+                <w:t xml:space="preserve">hal-04536394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.2832-2875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1338,291 +1338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
+                <w:t xml:space="preserve">Can SPEcies At Risk of pesticides (SPEAR) indices detect effects of target stressors among multiple interacting stressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew O'Reilly-Nugent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarit Kaserzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 763, pp.142997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433254v1</w:t>
+                <w:t xml:space="preserve">hal-03799376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can SPEcies At Risk of pesticides (SPEAR) indices detect effects of target stressors among multiple interacting stressors?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bray</w:t>
+                <w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew O'Reilly-Nugent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+                <w:t xml:space="preserve">Antonio Lijoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarit Kaserzon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis E. Nieto‐Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Prünster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 763, pp.142997. </w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.542-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799376v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Functional Forecasting with Locally-Autoregressive Dependent Processes</w:t>
               </w:r>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.1121 - 1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2641,260 +2641,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
+                <w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+                <w:t xml:space="preserve">Caroline Lawless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Alamichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9; Symposium on Antimicrobial Resistance in Animals and the Environment - ARAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jul 2023, Tours (France), France</w:t>
+              <w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169802v1</w:t>
+                <w:t xml:space="preserve">hal-04425711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lawless</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t>
+              <w:t xml:space="preserve">9; Symposium on Antimicrobial Resistance in Animals and the Environment - ARAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jul 2023, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425711v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
               </w:r>
@@ -3120,135 +3120,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Naveau</w:t>
+                <w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Alamichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Bystrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247947v1</w:t>
+                <w:t xml:space="preserve">hal-03866460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
               </w:r>
@@ -3353,159 +3353,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
+                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866460v1</w:t>
+                <w:t xml:space="preserve">hal-04247984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
+                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
@@ -3523,73 +3523,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sansonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247984v1</w:t>
+                <w:t xml:space="preserve">hal-04247947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
@@ -4020,51 +4020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49 esima Riunione scientifica della Società Italiana di Statistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4240,260 +4240,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Can genome-based Large Language Models predict gene expression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631038v1</w:t>
+                <w:t xml:space="preserve">hal-04634264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genome-based Large Language Models predict gene expression?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+                <w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Lotfi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634264v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
@@ -4604,103 +4604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouléye Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. 2023, JOBIM 2023 Proceedings</w:t>
@@ -4831,329 +4831,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a reference genome catalog to decipher shared strains along an agrifood chain with shotgun metagenomic data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Alamichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Bystrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313747v1</w:t>
+                <w:t xml:space="preserve">hal-03866441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a reference genome catalog to decipher shared strains along an agrifood chain with shotgun metagenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866441v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Morisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clol&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schaub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pandolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ruggiero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nichols" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00908-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kefford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jollene Reich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF21164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF22043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Reilly-Nugent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Kaserzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mac Nally" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bajardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Decuyper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotfi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10194" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pandolfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piretto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ruggiero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Morisi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clol&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schaub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nichols" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00908-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kefford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jollene Reich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF21164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF22043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Reilly-Nugent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Kaserzon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mac Nally" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bajardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Decuyper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10194" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>