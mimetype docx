--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,261 +351,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate filtering via discrete dual processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How COVID-19 affects voting for incumbents: Evidence from local elections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Morisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Cloléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ruggiero</w:t>
+                <w:t xml:space="preserve">Max Schaub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 168, pp.104268. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0297432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309185v1</w:t>
+                <w:t xml:space="preserve">hal-04536394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How COVID-19 affects voting for incumbents: Evidence from local elections in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate filtering via discrete dual processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Morisi</w:t>
+                <w:t xml:space="preserve">Andrea Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Cloléry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+                <w:t xml:space="preserve">Marco Piretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Schaub</w:t>
+                <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (3), pp.e0297432. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 168, pp.104268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0297432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2023.104268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536394v1</w:t>
+                <w:t xml:space="preserve">hal-04309185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.2832-2875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, pp.1121 - 1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1840,273 +1840,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t>
+                <w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 114, pp.212-221. </w:t>
+              <w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967089v1</w:t>
+                <w:t xml:space="preserve">hal-02967115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t>
+                <w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.212-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02967115v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t>
               </w:r>
@@ -2216,51 +2216,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of human mobility proxies for modeling epidemics</w:t>
+                <w:t xml:space="preserve">On the Use of Human Mobility Proxies for Modeling Epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bajardi</w:t>
@@ -2299,206 +2299,72 @@
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (7), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2014, 10 (7), pp.e1003716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...132 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2508,1104 +2374,1104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback from Evo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinelle Naïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinelle Naïa</w:t>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT LEGO - Journées du GDR BIMMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR BIMMM, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
+                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t>
+              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425711v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9; Symposium on Antimicrobial Resistance in Animals and the Environment - ARAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jul 2023, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed-effects models using a stochastic EM spike-and-slab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Naveau</w:t>
+                <w:t xml:space="preserve">Clustering inconsistency for Pitman--Yor mixture models with a prior on the precision but fixed discount parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lawless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Alamichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of Statisticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bernoulli Society, Jul 2023, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">AABI 2023 - 5th Symposium on Advances in Approximate Bayesian Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248037v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
+                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866460v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sansonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826247v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Naveau</w:t>
+                <w:t xml:space="preserve">On the consistency of Bayesian nonparametric mixtures for the number of clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Alamichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Bystrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée APPLIBUGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247984v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables en grande dimension dans les modèles non linéaires à effets mixtes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontre des Jeunes Statisticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247947v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian high-dimensional variable selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3647,73 +3513,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Journées de Statistique de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian nonparametric mixtures inconsistency for the number of clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Alamichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3755,73 +3621,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53es journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the clusters' prior distribution in Bayesian nonparametric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Bystrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3830,106 +3696,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deslandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AABI 2020 - 3rd Symposium on Advances in Approximate Bayesian Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, United States. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Nonparametric Approach to Ecological Risk Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyan Arbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3958,146 +3824,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMPGD 2018 - Workshop on Statistical Methods for Post Genomic Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference for hidden Markov models via duality and approximate filtering distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omiros Papaspiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49 esima Riunione scientifica della Società Italiana di Statistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4107,659 +3973,659 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers in dairy systems under changing climate and farming practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Theil</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 20025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genome-based Large Language Models predict gene expression?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+                <w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634264v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Can genome-based Large Language Models predict gene expression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631038v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bloor</w:t>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Delbès</w:t>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and quantification of antibiotic resistance gene variants in gut microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouléye Sidibe</w:t>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. 2023, JOBIM 2023 Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional variable selection in non-linear mixed effects models using a stochastic EM spike-and-slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4801,409 +4667,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA World Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montréal, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a reference genome catalog to decipher shared strains along an agrifood chain with shotgun metagenomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866441v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a reference genome catalog to decipher shared strains along an agrifood chain with shotgun metagenomic data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian mixture models (in)consistency for the number of clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Alamichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Bystrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">13th Bayesian nonparametrics (BNP) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Puerto Varas, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313747v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise detection of antibiotic resistance genes in chicken microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques - JOBIM - colloque virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5213,51 +5079,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian nonparametric approach to ecological risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5290,51 +5156,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Argiento, R.; Lanzarone, E.; Antoniano Villalobos, I.; Mattei, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Statistics in Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 194, , pp.151--159, 2017, Bayesian Statistics in Action</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5344,152 +5210,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A forward-only scheme for online learning of proposal distributions in particle filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Procope-Mamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Procope-Mamert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutational landscape of Bacillus subtilis conditional hypermutators suggests how proofreading inherently skews polymerase error rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Tanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5541,73 +5407,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian high-dimensional covariate selection in non-linear mixed-effects models using the SAEM algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5659,51 +5525,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685060v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5713,114 +5579,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Species Sensitivity Distribution : modelling species variability for the protection of communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-Informatique, Biologie Systémique [q-bio.QM]. Université Claude Bernard - Lyon I, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LYO10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01281470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5967,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pandolfi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piretto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ruggiero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Morisi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clol&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schaub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nichols" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00908-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kefford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jollene Reich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF21164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF22043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Reilly-Nugent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Kaserzon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mac Nally" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bajardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Decuyper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634264v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10194" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Morisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clol&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schaub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pandolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ruggiero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nichols" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00908-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kefford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jollene Reich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF21164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF22043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Reilly-Nugent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Kaserzon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mac Nally" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bajardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Decuyper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotfi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10194" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>