--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -1338,291 +1338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can SPEcies At Risk of pesticides (SPEAR) indices detect effects of target stressors among multiple interacting stressors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyan Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bray</w:t>
+                <w:t xml:space="preserve">Antonio Lijoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew O'Reilly-Nugent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis E. Nieto‐Barajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Prünster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142997⟩</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), pp.542-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799376v1</w:t>
+                <w:t xml:space="preserve">hal-03433254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BNPdensity: Bayesian nonparametric mixture modelling in R</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julyan Arbel</w:t>
+                <w:t xml:space="preserve">Can SPEcies At Risk of pesticides (SPEAR) indices detect effects of target stressors among multiple interacting stressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew O'Reilly-Nugent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis E. Nieto‐Barajas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarit Kaserzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (3), pp.542-564. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 763, pp.142997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/anzs.12342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433254v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Functional Forecasting with Locally-Autoregressive Dependent Processes</w:t>
               </w:r>
@@ -4106,260 +4106,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">Can genome-based Large Language Models predict gene expression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631038v1</w:t>
+                <w:t xml:space="preserve">hal-04634264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genome-based Large Language Models predict gene expression?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Ferré</w:t>
+                <w:t xml:space="preserve">Intra-species diversity in metagenomic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kon Kam King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Lotfi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Pety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carmen Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634264v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
@@ -5833,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Morisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clol&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schaub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pandolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ruggiero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nichols" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00908-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kefford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jollene Reich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF21164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF22043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Reilly-Nugent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Kaserzon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mac Nally" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bajardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Decuyper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotfi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10194" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05541245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Alamichel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyan Arbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pr&#252;nster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jrsssc/qlag007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986201v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Tanneur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dervyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf147" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04536394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Morisi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Clol&#233;ry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schaub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0297432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pandolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ruggiero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2023.104268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395282v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Naveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sansonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-023-10367-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866434v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Bystrova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjos.12739" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moulding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Shenton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Nichols" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-021-00908-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799389v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Kefford" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jollene Reich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mac Nally" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF21164" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF22043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omiros Papaspiliopoulos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1841" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lijoi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis E. Nieto&#8208;Barajas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anzs.12342" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew O'Reilly-Nugent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarit Kaserzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Canale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-BA1140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Bray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mac Nally" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bajardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Decuyper" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M. Schneider" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003716" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perinelle Na&#239;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ferr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169802v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oul&#233;ye Sidibe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carmen Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Doublet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lawless" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247984v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866460v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03151483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deslandes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruiz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634264v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lotfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pety" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313747v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Bottin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzsis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866441v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baucheron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405593v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Procope-Mamert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366758v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685060v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10194" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>