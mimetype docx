--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -100,361 +100,361 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When “majority loses” is a better etymology than “majority wins”: the case of the Proto-Romance suffix */ -kl</w:t>
+                <w:t xml:space="preserve">The Hieroglyphic Luwian demonstratives: enhancing both synchronic and diachronic description using typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Colloque Langues et Langage à la croisée des Disciplines (LLcD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Transalpine Typology Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simone Mantiola; Luca Brigada Villa; Elia Calligari; Cecilia Mignanti; Michele Tron; Giulia Zhang, Jul 2025, Pavie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211181v1</w:t>
+                <w:t xml:space="preserve">hal-05206641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pronoms réfléchis du gotique : étude de la distribution entre &amp;lt;i&amp;gt;sik&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;sik silban&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When “majority loses” is a better etymology than “majority wins”: the case of the Proto-Romance suffix */ -kl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Timothée Celeyron; Iris Fabry; Tanguy Lemoine; Laurie Raymond; Zeina Tmart, Dec 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2e Colloque Langues et Langage à la croisée des Disciplines (LLcD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426920v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations regarding finite and participial relative clauses in Latin and Ancient Greek</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les pronoms réfléchis du gotique : étude de la distribution entre &amp;lt;i&amp;gt;sik&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;sik silban&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Contrastive Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mirjam Fried; Jan Kocek; Jana Kocková; Michal Křen; Olga Nádvorníková; Alexandr Rosen, Sep 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres des jeunes chercheur·ses en linguistique historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Timothée Celeyron; Iris Fabry; Tanguy Lemoine; Laurie Raymond; Zeina Tmart, Dec 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426924v1</w:t>
+                <w:t xml:space="preserve">hal-05426920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hieroglyphic Luwian demonstratives: enhancing both synchronic and diachronic description using typology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Observations regarding finite and participial relative clauses in Latin and Ancient Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpine Typology Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Simone Mantiola; Luca Brigada Villa; Elia Calligari; Cecilia Mignanti; Michele Tron; Giulia Zhang, Jul 2025, Pavie, Italy</w:t>
+              <w:t xml:space="preserve">The 11th International Contrastive Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mirjam Fried; Jan Kocek; Jana Kocková; Michal Křen; Olga Nádvorníková; Alexandr Rosen, Sep 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206641v1</w:t>
+                <w:t xml:space="preserve">hal-05426924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démonstratifs du louvite hiéroglyphique à la lumière du hittite : une contribution fonctionnaliste à la linguistique anatolienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Language à la croisée des Disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Carlier; Sonia Cristofaro; Pascal Denis; Maia Duguine; Eva Soroli, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -479,51 +479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntaxe d'une langue de traduction : le cas du réfléchi gotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues d'attestation fragmentaire, objets et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel Dupraz, Mar 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -580,51 +580,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/ˈnask-e-/ v.intr. « commencer à vivre de manière autonome hors de l’organisme maternel ou d’un œuf »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, http://www.atilf.fr/DERom/entree/'nask-e</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -649,64 +649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">*/peˈdɪkl‑u/ s.m. « très petit insecte parasite dépourvu d’ailes qui se loge dans les poils de l’homme ou de certains animaux dont il suce le sang (notamment Pediculus humanus L.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Carbonnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Étymologique Roman (DÉRom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, http://www.atilf.fr/DERom/entree/pe'dIkl-u</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -763,51 +763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexivité à longue distance dans les propositions infinitives gotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études Classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 92, pp.25-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1010,51 +1010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEC.92.1.3293849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kurz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211181v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Carbonnelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEC.92.1.3293849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>