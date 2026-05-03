--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65B261D2"/>
+    <w:nsid w:val="9DC83255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>