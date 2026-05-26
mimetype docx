--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -576,256 +576,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment insecurity in infants with infantile spasms: Maternal anxiety and sadness, and infant's temperament outweigh disease severity</w:t>
+                <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Boissel</w:t>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 juillet 2020, 3 p. [en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493712v1</w:t>
+                <w:t xml:space="preserve">hal-02908786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le confinement peut durablement transformer nos pratiques alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Attachment insecurity in infants with infantile spasms: Maternal anxiety and sadness, and infant's temperament outweigh disease severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fuentealba Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marluce Leitgel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.107401 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908786v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived probability of food waste: Influence on consumer attitudes towards and choice of sales promotions</w:t>
               </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,51 +2661,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DC83255"/>
+    <w:nsid w:val="B029968A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2892,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeleborgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192145320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fizaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bezan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morrongiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boissel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fuentealba Baldini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gosme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Leitgel Gille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTD041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeleborgne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192145320" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.119.0033" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fizaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125604" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bezan&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonnefoy-Claudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morrongiello" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boissel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fuentealba Baldini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gosme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marluce Leitgel Gille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107401" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04097827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03482039v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514924v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTD041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>