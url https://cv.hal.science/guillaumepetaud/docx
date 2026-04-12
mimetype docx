--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1348,51 +1348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="506B6C5C"/>
+    <w:nsid w:val="50B35B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>