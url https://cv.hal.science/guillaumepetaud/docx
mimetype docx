--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -132,1155 +132,1446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature NOx Removal Using Cu-Hierarchical SAPO-34 Catalysts with High Hydrothermal Stability</w:t>
+                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO2 Capture: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Araujo</w:t>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Onrubia-Calvo</w:t>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petaud</w:t>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nieto-Marquez</w:t>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pereda-Ayo</w:t>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (17), pp.8594−8624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c05272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108178v1</w:t>
+                <w:t xml:space="preserve">hal-05606097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of advanced hierarchical chabazite materials: Novel micro-mesoporous silicoaluminophosphate SAPO-34 zeolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Low-Temperature NOx Removal Using Cu-Hierarchical SAPO-34 Catalysts with High Hydrothermal Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Onrubia-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hidalgo-Carrillo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nieto-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pereda-Ayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103580⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689853v1</w:t>
+                <w:t xml:space="preserve">hal-04108178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards the development of advanced hierarchical chabazite materials: Novel micro-mesoporous silicoaluminophosphate SAPO-34 zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Onrubia-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hidalgo-Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impact of Mg 2+ ion incorporation on the phase development of ZrO 2 -type solid solutions and their application in the catalytic oxidation of carbon monoxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinko Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Kaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mile Ivanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Štefanić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1140, pp.127 - 141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2016.12.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Precipitating solvent design for carbon capture: solvent and active species behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Post-Combustion Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency Greenhouse Gas R&amp;D Programme, Sep 2025, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Precipitating solvent design for carbon capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling in microfluidics to assess kinetic constants of CO2 capture solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique CODEGEPRA -SFGP région Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la méthode de préparation des catalyseurs Cu-SAPO-34 sur les propriétés redox de surface : application à la NH3-SCR des NOx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giroir-Fendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2018 (Groupe d’Etude en Catalyse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of preparation methods on surface redox properties of Cu-SAPO-34 catalysts: application for NH3 – SCR of NOx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giroir-Fendler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Catalysis and Automotive Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and catalytic characterization of mixed conductors for CO and propane oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kaper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Florence Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and catalytic characterization of ionic conductors for CO and propane oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kaper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECAT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Oléron France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1348,51 +1639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50B35B61"/>
+    <w:nsid w:val="EBB38A38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1579,51 +1870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumepetaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3227-8563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Araujo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Onrubia-Calvo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto-Marquez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereda-Ayo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300071" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stambouli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo-Carrillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Nemec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Ivanda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran &#352;tefani&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.12.088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817437v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743893v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumepetaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3227-8563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Araujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Onrubia-Calvo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nieto-Marquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereda-Ayo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stambouli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo-Carrillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Nemec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Kaper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Ivanda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran &#352;tefani&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2016.12.088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Truong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaper" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>