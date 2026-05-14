--- v2 (2026-05-13)
+++ v3 (2026-05-14)
@@ -1639,51 +1639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBB38A38"/>
+    <w:nsid w:val="A9BF27E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>