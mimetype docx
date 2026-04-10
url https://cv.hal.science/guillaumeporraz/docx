--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -350,1652 +350,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sous-sols de l'art rupestre à l'abri Pomongwe (Matobo, Zimbabwe)</w:t>
+                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+                <w:t xml:space="preserve">Riaan F. Rifkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precious Chiwara</w:t>
+                <w:t xml:space="preserve">Surendra Vikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Haaland</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Matembo</w:t>
+                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thubelile Mnkandla</w:t>
+                <w:t xml:space="preserve">Tina Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094830v1</w:t>
+                <w:t xml:space="preserve">hal-02612900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surendra Vikram</w:t>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Brand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John W Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63250-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612900v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les sous-sols de l’art rupestre à l’abri Pomongwe (Matobo, Zimbabwe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">P Chiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W Fisher</w:t>
+                <w:t xml:space="preserve">Magnus Haaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Parkington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J Matembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Mnkandla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094209v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sous-sols de l’art rupestre à l’abri Pomongwe (Matobo, Zimbabwe)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluating sampling methods in charcoal-rich layers and high diversity environment: a case study from the Later Stone Age of Bushman Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysandre Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bamford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Matembo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Mnkandla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089261v1</w:t>
+                <w:t xml:space="preserve">hal-03034548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sampling methods in charcoal-rich layers and high diversity environment: a case study from the Later Stone Age of Bushman Rock Shelter, South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elysandre Puech</w:t>
+                <w:t xml:space="preserve">Les sous-sols de l'art rupestre à l'abri Pomongwe (Matobo, Zimbabwe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bamford</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">Precious Chiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Haaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Matembo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thubelile Mnkandla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lesedi : Carnets de terrain = Lesedi : Field notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034548v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade Technology Characterizing the MIS 5 D-A Layers of Sibudu Cave, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Conard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.46 - 55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517347v1</w:t>
+                <w:t xml:space="preserve">halshs-02517630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32</w:t>
+              <w:t xml:space="preserve">, 2019, 32, pp.135-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833175v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Blade Technology Characterizing the MIS 5 D-A Layers of Sibudu Cave, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Val</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.199-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01977261.2019.1637627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517630v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32, pp.135-162</w:t>
+              <w:t xml:space="preserve">, 2019, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517670v1</w:t>
+                <w:t xml:space="preserve">hal-04833175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t>
+                <w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Porraz</w:t>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mologni</w:t>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Audiard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leïla Hoareau</w:t>
+                <w:t xml:space="preserve">Leila Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389140v1</w:t>
+                <w:t xml:space="preserve">hal-02195761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hoareau</w:t>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0202853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195761v1</w:t>
+                <w:t xml:space="preserve">hal-01961887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravettian weaponry: 23,500-year-old evidence of a composite barbed point from Les Prés de Laure (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Rots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100, pp.158-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">G. Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+                <w:t xml:space="preserve">C. Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961887v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure flaking to serrate bifacial points for the hunt during the MIS5 at Sibudu Cave (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Rots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Lentfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.e0175151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2055,77 +2055,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Erasmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.635-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2153,575 +2153,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-formation processes at Elands Bay Cave, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+                <w:t xml:space="preserve">Christopher Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floréal Daniel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susan Marie Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Leach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ligouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Southern African Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.69--128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743067v1</w:t>
+                <w:t xml:space="preserve">hal-01743035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene hunter-gatherers and adhesive manufacture in the West Coast of South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The wood charcoal evidence from renewed excavations at Elands Bay Cave, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline R. Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John E. Parkington</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.283-306</w:t>
+              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588526v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The site of «Chapelle Sainte-Pétronille» (Bargème, France), presence of a Mousterian settlement within the north-Var Prealps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shape to the microlithic Robberg from Elands Bay Cave (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.203-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chapelle Sainte Pétronille (Bargème, France), premier témoin d’une occupation moustérienne dans les Préalpes Nord-Varoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la société préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2772,77 +2729,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola C. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas John Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (2016), pp.153-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2867,90 +2824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on the 2011 excavation at Elands Bay Cave (South Africa) and the Verlorenvlei Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola C. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2986,1696 +2943,1727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wood charcoal evidence from renewed excavations at Elands Bay Cave, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hunter-gatherer mobility and embedded raw-material procurement strategies in the mediterranean upper paleolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evan.21488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517704v1</w:t>
+                <w:t xml:space="preserve">halshs-02517723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-formation processes at Elands Bay Cave, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Chronology of the Pleistocene deposits at Elands Bay Cave (South Africa) based on charcoals, burnt lithics, and sedimentary quartz and feldspar grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Miller</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ligouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29, pp.69--128</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 29, pp.129--152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.10520/EJC-55bedbedc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743035v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunter-gatherer mobility and embedded raw-material procurement strategies in the mediterranean upper paleolithic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Holocene hunter-gatherers and adhesive manufacture in the West Coast of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Igreja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Southern African Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.283-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517723v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Pleistocene deposits at Elands Bay Cave (South Africa) based on charcoals, burnt lithics, and sedimentary quartz and feldspar grains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Ochre provenance and procurement strategies during the middle stone age at Diepkloof Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58 (5), pp.807 - 829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.10520/EJC-55bedbedc⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Recension de l'ouvrage : McCall, G.S. 2014. Before Modern Humans. New Perspectives on the African Stone Age. Walnut Creek: Left Coast Press. 350 pp. ISBN 978-1-61132-222-4 (hardback).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 70, pp.166-179</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534300v1</w:t>
+                <w:t xml:space="preserve">halshs-02517789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie géomorphologique en contexte archéologique dans la moyenne vallée du Jabron (Var, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+                <w:t xml:space="preserve">REVISING MODELS FOR THE CULTURAL STRATIGRAPHIC SEQUENCE OF THE MIDDLE STONE AGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Conard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomatique Expert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107, pp.20-31</w:t>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195747v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage : McCall, G.S. 2014. Before Modern Humans. New Perspectives on the African Stone Age. Walnut Creek: Left Coast Press. 350 pp. ISBN 978-1-61132-222-4 (hardback).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A previously undescribed organic residue sheds light on heat treatment in the Middle Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund February</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ligouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2015.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517789v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVISING MODELS FOR THE CULTURAL STRATIGRAPHIC SEQUENCE OF THE MIDDLE STONE AGE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2015, 70, pp.166-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517763v1</w:t>
+                <w:t xml:space="preserve">hal-02534300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A previously undescribed organic residue sheds light on heat treatment in the Middle Stone Age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cartographie géomorphologique en contexte archéologique dans la moyenne vallée du Jabron (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomatique Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.20-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345904v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Prés de Laure, un premier site Paléolithique supérieur sur les terrasses de la moyenne vallée du Jabron (Var, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Les soucoupes de l'Observatoire (Principauté de Monaco) : contribution à l'étude du phénomène des grands éclats au Paléolithique ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195746v1</w:t>
+                <w:t xml:space="preserve">halshs-02517732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les soucoupes de l'Observatoire (Principauté de Monaco) : contribution à l'étude du phénomène des grands éclats au Paléolithique ancien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Raw material procurement and land use in the northern Mediterranean Arc: insight from the first Proto-Aurignacian of Riparo Mochi (Balzi Rossi, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Simon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Santaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quartär</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.113 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7485/QU61_06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517732v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw material procurement and land use in the northern Mediterranean Arc: insight from the first Proto-Aurignacian of Riparo Mochi (Balzi Rossi, Italy)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Santaniello</w:t>
+                <w:t xml:space="preserve">Les Prés de Laure, un premier site Paléolithique supérieur sur les terrasses de la moyenne vallée du Jabron (Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quartär</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.113 - 127. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7485/QU61_06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2014.14370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517745v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Technological successions in the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Parkington</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Will Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3542-3552. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3376-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832418v1</w:t>
+                <w:t xml:space="preserve">hal-01842753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological successions in the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Heat treatment in the South African Middle Stone Age: temperature induced transformations of silcrete and their technological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piboule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3376-3400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3519-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01842753v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First molecular identification of a hafting adhesive in the Late Howiesons Poort at Diepkloof Rock Shelter (Western Cape, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4732,767 +4720,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02090622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment in the South African Middle Stone Age: temperature induced transformations of silcrete and their technological implications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to the project and excavation of Diepkloof Rock Shelter (Western Cape, South Africa): a view on the Middle Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+                <w:t xml:space="preserve">J.E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Archer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-Ph. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3519-3531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.10.016⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3369-3375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544789v1</w:t>
+                <w:t xml:space="preserve">halshs-02090558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the project and excavation of Diepkloof Rock Shelter (Western Cape, South Africa): a view on the Middle Stone Age</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Porraz</w:t>
+                <w:t xml:space="preserve">The context, form and significance of the MSA engraved ostrich eggshell collection from Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Texier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3369-3375. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3412-3431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090558v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The context, form and significance of the MSA engraved ostrich eggshell collection from Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+                <w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3412-3431. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.021⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02090615v1</w:t>
+                <w:t xml:space="preserve">halshs-02090575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ochre resources from the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa: procurement, processing and hypotheses of use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t>
+              <w:t xml:space="preserve">, 2013, Diepkloof Rock Shelter special issue, 40 (Issue 9), pp.3492--3505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090575v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre resources from the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa: procurement, processing and hypotheses of use</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Diepkloof Rock Shelter special issue, 40 (Issue 9), pp.3492--3505. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3542-3552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743126v1</w:t>
+                <w:t xml:space="preserve">hal-00832418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT IS IN A NAME? CHARACTERISING THE 'POST-HOWIESON'S POORT' AT SIBUDU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn Wadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5524,307 +5524,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abri Pié Lombard à Tourrettes-sur-Loup (Alpes-Maritimes) : anciennes fouilles (1971-1985), nouvelles données</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension de l'ouvrage : VAN PEER P., VERMEERSCH P.M., PAULISSEN É. 2010. Chert Quarrying, Lithic Technology and a Modern Human Burial at the Palaeolithic Site of Taramsa 1, Upper Egypt. Leuven: Leuven University Press (Egyptian Prehistory Monographs 5). 312 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51, pp.19-49</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264850v1</w:t>
+                <w:t xml:space="preserve">halshs-02517786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de l'ouvrage : VAN PEER P., VERMEERSCH P.M., PAULISSEN É. 2010. Chert Quarrying, Lithic Technology and a Modern Human Burial at the Palaeolithic Site of Taramsa 1, Upper Egypt. Leuven: Leuven University Press (Egyptian Prehistory Monographs 5). 312 p.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’abri Pié Lombard à Tourrettes-sur-Loup (Alpes-Maritimes) : anciennes fouilles (1971-1985), nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette (de) Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51, pp.19-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517786v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60,000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (17), pp.7621-7622</w:t>
@@ -5853,64 +5853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité technique et comportements économiques des groupes proto-aurignaciens à la grotte de l’Observatoire (principauté de Monaco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranta Pasquini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5957,103 +5957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60 000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.6180-6185. </w:t>
@@ -6085,423 +6085,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométriques et signes du changement à l’Howiesons Poort (Middle Stone Age, Afrique australe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.730-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517782v1</w:t>
+                <w:t xml:space="preserve">halshs-00423546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géométriques et signes du changement à l’Howiesons Poort (Middle Stone Age, Afrique australe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423546v1</w:t>
+                <w:t xml:space="preserve">halshs-02517782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle palaeolithic mobile toolkits in short-term human occupations. Pié Lombard rockshelter (Provence, France) and Broion cave (Venetia, Italy): two case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">ESPACES ÉCONOMIQUES ET APPROVISIONNEMENT MINÉRAL AU PALÉOLITHIQUE MOYEN DANS L'AIRE LIGURO-PROVENÇALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Negrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasian Prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, sous presse</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311735v1</w:t>
+                <w:t xml:space="preserve">halshs-02517837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESPACES ÉCONOMIQUES ET APPROVISIONNEMENT MINÉRAL AU PALÉOLITHIQUE MOYEN DANS L'AIRE LIGURO-PROVENÇALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Middle palaeolithic mobile toolkits in short-term human occupations. Pié Lombard rockshelter (Provence, France) and Broion cave (Venetia, Italy): two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Negrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1</w:t>
+              <w:t xml:space="preserve">Eurasian Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517837v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pièces amincies de la Baume des Peyrards (Massif du Luberon, Vaucluse) : analyse des procédés de réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6539,51 +6539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amincissement et débitage sur éclat : définitions, interprétations et discussion à partir d’industries lithiques du Paléolithique moyen des Préalpes du nord françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6679,64 +6679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séances de la SPF, 5, 2016, 2-913745-2-913745-64-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6790,51 +6790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomongwe cave, Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancila Nhamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,427 +6892,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, conservation et valorisation d’un patrimoine mondial : des défis multiples dans les Matobo, Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Machiwenyika</w:t>
+                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FAVEL, B., GAULTIER-KURHAN, C., HEIMLICH, G. </w:t>
+              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art rupestre et patrimoine mondial en Afrique subsaharienne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2377010691</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170686v1</w:t>
+                <w:t xml:space="preserve">hal-03843943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogénèse, paysages et occupations humaines dans la vallée du Jabron (Var, France) depuis le Pléistocene Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
+              <w:t xml:space="preserve">Elisa Nicoud; Isabelle Théry-Parisot; Marie Balasse; Emmanuel Desclaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA; CEPAM, pp.169-187, 2021, 9782904110641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843943v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogénèse, paysages et occupations humaines dans la vallée du Jabron (Var, France) depuis le Pléistocene Supérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Recherche, conservation et valorisation d’un patrimoine mondial : des défis multiples dans les Matobo, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancila Nhamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Machiwenyika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elisa Nicoud; Isabelle Théry-Parisot; Marie Balasse; Emmanuel Desclaux. </w:t>
+              <w:t xml:space="preserve">FAVEL, B., GAULTIER-KURHAN, C., HEIMLICH, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA; CEPAM, pp.169-187, 2021, 9782904110641</w:t>
+              <w:t xml:space="preserve">Art rupestre et patrimoine mondial en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémisphères editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2377010691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281799v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -7337,64 +7337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tomasso, Antonin and Binder, Didier and Martino, Gabriele and Porraz, Guillaume and Simon, Patrick and Naudinot, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société Préhistorique Française, Nice, 28-29 mars 2013</w:t>
@@ -7466,64 +7466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tomasso, Antonin and Binder, Didier and Martino, Gabriele and Porraz, Guillaume and Simon, Patrick and Naudinot, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t>
@@ -7569,77 +7569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement sur une discontinuité technique dans la séquence Howiesons Poort de l'abri Diepkloof (Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conard, N. J. and Delagnes, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settlement dynamics of the Middle Paleolithic and Middle Stone Age. Vol. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns, pp.77-103, 2015, Tübingen Publications in Prehistory</w:t>
@@ -7662,255 +7662,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary characterization of a MSA lithic assemblage stratified between Still Bay and Howiesons Poort complexes at Diepkloof rock-shelter (Western Cape Province, South Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Regards croisés sur l'étude du transport des matériaux au Paléolithique moyen: la diffusion des jaspes de Ligurie orientale (Italie) et l'approvisionnement en matières premières lithiques à l'abri Pié Lombard (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conard, N.J.;. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribute to Lin Wadley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wits University Press, sous-presse, 2008</w:t>
+              <w:t xml:space="preserve">Settlement Dynamics III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kerns Verlag, Tübingen, sous-presse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00311734v1</w:t>
+                <w:t xml:space="preserve">halshs-00311732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l'étude du transport des matériaux au Paléolithique moyen: la diffusion des jaspes de Ligurie orientale (Italie) et l'approvisionnement en matières premières lithiques à l'abri Pié Lombard (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Preliminary characterization of a MSA lithic assemblage stratified between Still Bay and Howiesons Poort complexes at Diepkloof rock-shelter (Western Cape Province, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrik Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Settlement Dynamics III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kerns Verlag, Tübingen, sous-presse, 2008</w:t>
+              <w:t xml:space="preserve">Tribute to Lin Wadley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wits University Press, sous-presse, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00311732v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'ombre des plus grands : les sites moustériens de l'abri Pié Lombard (Alpes-Maritimes, France) et de la grotte du Broion (Vénétie, Italie). Présentation de leurs industries lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIe Congrès préhistorique de France. Un siècle de construction du discours scientifique en Préhistoire. Volume III « ? aux conceptions d?aujourd?hui ». Bonnieux, 20-25 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, pp.237-248, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7935,51 +7935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation du territoire et exploitation des matières premières : présentation et discussion sur la mobilité des groupes humains au Paléolithique moyen dans le nord-est de l'Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peresani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8053,64 +8053,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation preceding innovation in a MIS5 Pre-Still Bay layer from Diepkloof Rock Shelter (South Africa): emerging technologies and symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8212,51 +8212,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En marge du milieu alpin- Dynamiques de formation des ensembles lithiques et modes d'occupation des territoires au Paléolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de la Méditerranée - Aix-Marseille II, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8452,51 +8452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Chiwara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matembo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubelile Mnkandla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matembo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mnkandla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zeidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Conard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1637627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lentfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281875v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marzin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R. Cartwright" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marie Mentzer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Berthold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21488" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6DXJZDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14370" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Santaniello" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU61_06" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWKW3P4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFC45H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090558v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Parkington" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Rigaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poggenpoel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Texier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6HCH71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QB0Q84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264850v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517786v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2470" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913047107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517837v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancila Nhamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_79" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170686v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Machiwenyika" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/art-rupestre-patrimoine-subsaharien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cizeron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311734v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Poggenpoel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311732v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matembo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mnkandla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Chiwara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matembo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubelile Mnkandla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zeidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Conard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1637627" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lentfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marie Mentzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Berthold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R. Cartwright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21488" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6DXJZDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Santaniello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU61_06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWKW3P4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFC45H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Parkington" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poggenpoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Texier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6HCH71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QB0Q84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2470" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913047107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517782v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancila Nhamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_79" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cizeron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Machiwenyika" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/art-rupestre-patrimoine-subsaharien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Poggenpoel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>