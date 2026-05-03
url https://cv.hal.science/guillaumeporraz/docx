--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -350,321 +350,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
+                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riaan F. Rifkin</w:t>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surendra Vikram</w:t>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
+                <w:t xml:space="preserve">John W Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Brand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63250-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612900v1</w:t>
+                <w:t xml:space="preserve">hal-03094209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
+                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">Riaan F. Rifkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+                <w:t xml:space="preserve">Surendra Vikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W Fisher</w:t>
+                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Parkington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tina Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63250-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094209v1</w:t>
+                <w:t xml:space="preserve">hal-02612900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sous-sols de l’art rupestre à l’abri Pomongwe (Matobo, Zimbabwe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,64 +771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -875,51 +875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sous-sols de l'art rupestre à l'abri Pomongwe (Matobo, Zimbabwe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precious Chiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1000,64 +1000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.46 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1095,51 +1095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32, pp.135-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1158,671 +1158,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade Technology Characterizing the MIS 5 D-A Layers of Sibudu Cave, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Southern African Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517347v1</w:t>
+                <w:t xml:space="preserve">hal-04833175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Blade Technology Characterizing the MIS 5 D-A Layers of Sibudu Cave, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Zeidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.199-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01977261.2019.1637627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833175v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t>
+                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hoareau</w:t>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0202853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195761v1</w:t>
+                <w:t xml:space="preserve">hal-01961887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gravettian weaponry: 23,500-year-old evidence of a composite barbed point from Les Prés de Laure (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Veerle Rots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.158-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961887v1</w:t>
+                <w:t xml:space="preserve">hal-02079980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravettian weaponry: 23,500-year-old evidence of a composite barbed point from Les Prés de Laure (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Buckley</w:t>
+                <w:t xml:space="preserve">Leila Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100, pp.158-175. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079980v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389140v1</w:t>
@@ -1899,103 +1899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure flaking to serrate bifacial points for the hunt during the MIS5 at Sibudu Cave (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Rots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Lentfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), pp.e0175151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Erasmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,860 +2153,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-formation processes at Elands Bay Cave, South Africa</w:t>
+                <w:t xml:space="preserve">The wood charcoal evidence from renewed excavations at Elands Bay Cave, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Miller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline R. Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29, pp.69--128</w:t>
+              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743035v1</w:t>
+                <w:t xml:space="preserve">halshs-02517704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wood charcoal evidence from renewed excavations at Elands Bay Cave, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-formation processes at Elands Bay Cave, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Marie Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Leach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline R. Cartwright</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Ligouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.249-258</w:t>
+              <w:t xml:space="preserve">, 2016, 29, pp.69--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517704v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The site of «Chapelle Sainte-Pétronille» (Bargème, France), presence of a Mousterian settlement within the north-Var Prealps</w:t>
+                <w:t xml:space="preserve">La Chapelle Sainte Pétronille (Bargème, France), premier témoin d’une occupation moustérienne dans les Préalpes Nord-Varoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.5-20</w:t>
+              <w:t xml:space="preserve">Bulletin de la société préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281875v1</w:t>
+                <w:t xml:space="preserve">hal-02195759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shape to the microlithic Robberg from Elands Bay Cave (South Africa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot; MSA 1 &amp;quot; of Elands Bay Cave (South Africa) in the context of the southern African Early MSA technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Igreja</w:t>
+                <w:t xml:space="preserve">Viola C. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Schmidt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nicholas John Conard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.203-247</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (2016), pp.153-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517687v1</w:t>
+                <w:t xml:space="preserve">hal-01842560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chapelle Sainte Pétronille (Bargème, France), premier témoin d’une occupation moustérienne dans les Préalpes Nord-Varoises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Update on the 2011 excavation at Elands Bay Cave (South Africa) and the Verlorenvlei Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola C. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Southern African Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.33--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195759v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot; MSA 1 &amp;quot; of Elands Bay Cave (South Africa) in the context of the southern African Early MSA technologies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A shape to the microlithic Robberg from Elands Bay Cave (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Igreja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (2016), pp.153-201</w:t>
+              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.203-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842560v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the 2011 excavation at Elands Bay Cave (South Africa) and the Verlorenvlei Stone Age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+                <w:t xml:space="preserve">The site of «Chapelle Sainte-Pétronille» (Bargème, France), presence of a Mousterian settlement within the north-Var Prealps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.33--68</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743029v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunter-gatherer mobility and embedded raw-material procurement strategies in the mediterranean upper paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3052,103 +3052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Pleistocene deposits at Elands Bay Cave (South Africa) based on charcoals, burnt lithics, and sedimentary quartz and feldspar grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.129--152. </w:t>
@@ -3199,77 +3199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene hunter-gatherers and adhesive manufacture in the West Coast of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,64 +3346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (5), pp.807 - 829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3449,51 +3449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : McCall, G.S. 2014. Before Modern Humans. New Perspectives on the African Stone Age. Walnut Creek: Left Coast Press. 350 pp. ISBN 978-1-61132-222-4 (hardback).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3522,64 +3522,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVISING MODELS FOR THE CULTURAL STRATIGRAPHIC SEQUENCE OF THE MIDDLE STONE AGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,51 +3604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A previously undescribed organic residue sheds light on heat treatment in the Middle Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund February</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ligouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.22-34. </w:t>
@@ -3738,90 +3738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze Katja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3889,64 +3889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,51 +3984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soucoupes de l'Observatoire (Principauté de Monaco) : contribution à l'étude du phénomène des grands éclats au Paléolithique ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw material procurement and land use in the northern Mediterranean Arc: insight from the first Proto-Aurignacian of Riparo Mochi (Balzi Rossi, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Santaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,64 +4209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Prés de Laure, un premier site Paléolithique supérieur sur les terrasses de la moyenne vallée du Jabron (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (1), pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4294,453 +4294,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological successions in the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">First molecular identification of a hafting adhesive in the Late Howiesons Poort at Diepkloof Rock Shelter (Western Cape, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will Archer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Jacques Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3376-3400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3506-3518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842753v1</w:t>
+                <w:t xml:space="preserve">halshs-02090622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatment in the South African Middle Stone Age: temperature induced transformations of silcrete and their technological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (9), pp.3519-3531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular identification of a hafting adhesive in the Late Howiesons Poort at Diepkloof Rock Shelter (Western Cape, South Africa)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marina Igreja</w:t>
+                <w:t xml:space="preserve">Technological successions in the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Will Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Connan</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3506-3518. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3376-3400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090622v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the project and excavation of Diepkloof Rock Shelter (Western Cape, South Africa): a view on the Middle Stone Age</w:t>
               </w:r>
@@ -4868,90 +4868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The context, form and significance of the MSA engraved ostrich eggshell collection from Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5014,64 +5014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,51 +5199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Diepkloof Rock Shelter special issue, 40 (Issue 9), pp.3492--3505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5302,77 +5302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5435,64 +5435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT IS IN A NAME? CHARACTERISING THE 'POST-HOWIESON'S POORT' AT SIBUDU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn Wadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,51 +5530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : VAN PEER P., VERMEERSCH P.M., PAULISSEN É. 2010. Chert Quarrying, Lithic Technology and a Modern Human Burial at the Palaeolithic Site of Taramsa 1, Upper Egypt. Leuven: Leuven University Press (Egyptian Prehistory Monographs 5). 312 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri Pié Lombard à Tourrettes-sur-Loup (Alpes-Maritimes) : anciennes fouilles (1971-1985), nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,286 +5722,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60,000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identité technique et comportements économiques des groupes proto-aurignaciens à la grotte de l’Observatoire (principauté de Monaco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranta Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2010.2470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00505498v1</w:t>
+                <w:t xml:space="preserve">halshs-00586193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité technique et comportements économiques des groupes proto-aurignaciens à la grotte de l’Observatoire (principauté de Monaco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60,000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (17), pp.7621-7622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galip.2010.2470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00586193v1</w:t>
+                <w:t xml:space="preserve">halshs-00505498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60 000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6085,242 +6085,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géométriques et signes du changement à l’Howiesons Poort (Middle Stone Age, Afrique australe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423546v1</w:t>
+                <w:t xml:space="preserve">halshs-02517782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géométriques et signes du changement à l’Howiesons Poort (Middle Stone Age, Afrique australe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.730-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517782v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPACES ÉCONOMIQUES ET APPROVISIONNEMENT MINÉRAL AU PALÉOLITHIQUE MOYEN DANS L'AIRE LIGURO-PROVENÇALE</w:t>
               </w:r>
@@ -6457,51 +6457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pièces amincies de la Baume des Peyrards (Massif du Luberon, Vaucluse) : analyse des procédés de réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6539,51 +6539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amincissement et débitage sur éclat : définitions, interprétations et discussion à partir d’industries lithiques du Paléolithique moyen des Préalpes du nord françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6640,51 +6640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,457 +6892,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogénèse, paysages et occupations humaines dans la vallée du Jabron (Var, France) depuis le Pléistocene Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
+              <w:t xml:space="preserve">Elisa Nicoud; Isabelle Théry-Parisot; Marie Balasse; Emmanuel Desclaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA; CEPAM, pp.169-187, 2021, 9782904110641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843943v1</w:t>
+                <w:t xml:space="preserve">hal-04281799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogénèse, paysages et occupations humaines dans la vallée du Jabron (Var, France) depuis le Pléistocene Supérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Recherche, conservation et valorisation d’un patrimoine mondial : des défis multiples dans les Matobo, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancila Nhamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Machiwenyika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elisa Nicoud; Isabelle Théry-Parisot; Marie Balasse; Emmanuel Desclaux. </w:t>
+              <w:t xml:space="preserve">FAVEL, B., GAULTIER-KURHAN, C., HEIMLICH, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA; CEPAM, pp.169-187, 2021, 9782904110641</w:t>
+              <w:t xml:space="preserve">Art rupestre et patrimoine mondial en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémisphères editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2377010691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281799v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, conservation et valorisation d’un patrimoine mondial : des défis multiples dans les Matobo, Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Machiwenyika</w:t>
+                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FAVEL, B., GAULTIER-KURHAN, C., HEIMLICH, G. </w:t>
+              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art rupestre et patrimoine mondial en Afrique subsaharienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémisphères editions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03170686v1</w:t>
+                <w:t xml:space="preserve">hal-03843943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Entre Rhône et Apennins : le référentiel MP-ALP, matières premières de Provence et de l’arc Liguro-provençal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,103 +7375,116 @@
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tomasso, Antonin and Binder, Didier and Martino, Gabriele and Porraz, Guillaume and Simon, Patrick and Naudinot, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société Préhistorique Française, Nice, 28-29 mars 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-8, 2016, Séances de la SPF, 5</w:t>
+              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-44, 2016, 2-913745-2-913745-64-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112465v1</w:t>
+                <w:t xml:space="preserve">hal-02112464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Rhône et Apennins : le référentiel MP-ALP, matières premières de Provence et de l’arc Liguro-provençal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,142 +7517,129 @@
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tomasso, Antonin and Binder, Didier and Martino, Gabriele and Porraz, Guillaume and Simon, Patrick and Naudinot, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la séance de la Société Préhistorique Française, Nice, 28-29 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-8, 2016, Séances de la SPF, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société préhistorique française</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02112464v1</w:t>
+                <w:t xml:space="preserve">hal-02112465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement sur une discontinuité technique dans la séquence Howiesons Poort de l'abri Diepkloof (Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conard, N. J. and Delagnes, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settlement dynamics of the Middle Paleolithic and Middle Stone Age. Vol. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns, pp.77-103, 2015, Tübingen Publications in Prehistory</w:t>
@@ -7754,77 +7754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary characterization of a MSA lithic assemblage stratified between Still Bay and Howiesons Poort complexes at Diepkloof rock-shelter (Western Cape Province, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrik Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8053,77 +8053,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation preceding innovation in a MIS5 Pre-Still Bay layer from Diepkloof Rock Shelter (South Africa): emerging technologies and symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bereiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,51 +8452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matembo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mnkandla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Chiwara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matembo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubelile Mnkandla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zeidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Conard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1637627" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lentfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marie Mentzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Berthold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R. Cartwright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21488" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6DXJZDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Santaniello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU61_06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWKW3P4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFC45H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Parkington" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poggenpoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Texier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6HCH71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QB0Q84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2470" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913047107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517782v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancila Nhamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_79" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cizeron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Machiwenyika" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/art-rupestre-patrimoine-subsaharien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Poggenpoel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matembo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mnkandla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Chiwara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matembo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubelile Mnkandla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zeidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Conard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1637627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lentfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R. Cartwright" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marie Mentzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Berthold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21488" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6DXJZDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Santaniello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU61_06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFC45H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842753v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWKW3P4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Parkington" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poggenpoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Texier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6HCH71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QB0Q84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2470" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913047107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancila Nhamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_79" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cizeron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Machiwenyika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/art-rupestre-patrimoine-subsaharien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Poggenpoel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>