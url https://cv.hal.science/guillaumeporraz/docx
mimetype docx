--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -350,321 +350,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
+                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">Riaan F. Rifkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+                <w:t xml:space="preserve">Surendra Vikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W Fisher</w:t>
+                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Parkington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tina Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63250-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094209v1</w:t>
+                <w:t xml:space="preserve">hal-02612900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
+                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riaan F. Rifkin</w:t>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surendra Vikram</w:t>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
+                <w:t xml:space="preserve">John W Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Brand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63250-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612900v1</w:t>
+                <w:t xml:space="preserve">hal-03094209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sous-sols de l’art rupestre à l’abri Pomongwe (Matobo, Zimbabwe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -771,64 +771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -875,51 +875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sous-sols de l'art rupestre à l'abri Pomongwe (Matobo, Zimbabwe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precious Chiwara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1000,64 +1000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.46 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1095,51 +1095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32, pp.135-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1177,51 +1177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a Wilton scraper? Perspectives from the Late Holocene assemblage of Balerno Main Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1259,51 +1259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blade Technology Characterizing the MIS 5 D-A Layers of Sibudu Cave, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Zeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1357,472 +1357,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
+                <w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+                <w:t xml:space="preserve">Leila Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0202853. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961887v1</w:t>
+                <w:t xml:space="preserve">hal-02195761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravettian weaponry: 23,500-year-old evidence of a composite barbed point from Les Prés de Laure (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Rots</w:t>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Purdue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mike Buckley</w:t>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0202853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079980v1</w:t>
+                <w:t xml:space="preserve">hal-01961887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Pléistocène et le début de l’Holocène dans la vallée du Jabron (Var, France) : une première note sur les occupations humaines à la Baume de Monthiver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Gravettian weaponry: 23,500-year-old evidence of a composite barbed point from Les Prés de Laure (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Rots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Hoareau</w:t>
+                <w:t xml:space="preserve">Mike Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.158-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195761v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin du Pléistocène et début de l’Holocène dans la vallée du Jabron (Var, France) : les occupations humaines à la Baume de Monthiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (2), pp.390-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2018.14898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389140v1</w:t>
@@ -1899,90 +1899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure flaking to serrate bifacial points for the hunt during the MIS5 at Sibudu Cave (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veerle Rots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Lentfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Erasmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2153,860 +2153,860 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wood charcoal evidence from renewed excavations at Elands Bay Cave, South Africa</w:t>
+                <w:t xml:space="preserve">Site-formation processes at Elands Bay Cave, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline R. Cartwright</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Marie Mentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Berthold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Leach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ligouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.249-258</w:t>
+              <w:t xml:space="preserve">, 2016, 29, pp.69--128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517704v1</w:t>
+                <w:t xml:space="preserve">hal-01743035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-formation processes at Elands Bay Cave, South Africa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wood charcoal evidence from renewed excavations at Elands Bay Cave, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ligouis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline R. Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29, pp.69--128</w:t>
+              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743035v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Chapelle Sainte Pétronille (Bargème, France), premier témoin d’une occupation moustérienne dans les Préalpes Nord-Varoises</w:t>
+                <w:t xml:space="preserve">The site of «Chapelle Sainte-Pétronille» (Bargème, France), presence of a Mousterian settlement within the north-Var Prealps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195759v1</w:t>
+                <w:t xml:space="preserve">hal-04281875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot; MSA 1 &amp;quot; of Elands Bay Cave (South Africa) in the context of the southern African Early MSA technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A shape to the microlithic Robberg from Elands Bay Cave (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola C. Schmid</w:t>
+                <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas John Conard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Patrick Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 29 (2016), pp.153-201</w:t>
+              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.203-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842560v1</w:t>
+                <w:t xml:space="preserve">halshs-02517687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the 2011 excavation at Elands Bay Cave (South Africa) and the Verlorenvlei Stone Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Chapelle Sainte Pétronille (Bargème, France), premier témoin d’une occupation moustérienne dans les Préalpes Nord-Varoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.33--68</w:t>
+              <w:t xml:space="preserve">Bulletin de la société préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743029v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shape to the microlithic Robberg from Elands Bay Cave (South Africa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The &amp;quot; MSA 1 &amp;quot; of Elands Bay Cave (South Africa) in the context of the southern African Early MSA technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola C. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas John Conard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Elands Bay Cave and the Stone Age of the Verlorenvlei, South Africa, 29, pp.203-247</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (2016), pp.153-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02517687v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The site of «Chapelle Sainte-Pétronille» (Bargème, France), presence of a Mousterian settlement within the north-Var Prealps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Update on the 2011 excavation at Elands Bay Cave (South Africa) and the Verlorenvlei Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola C. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.5-20</w:t>
+              <w:t xml:space="preserve">Southern African Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.33--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281875v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunter-gatherer mobility and embedded raw-material procurement strategies in the mediterranean upper paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3052,103 +3052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Pleistocene deposits at Elands Bay Cave (South Africa) based on charcoals, burnt lithics, and sedimentary quartz and feldspar grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern African Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.129--152. </w:t>
@@ -3199,77 +3199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene hunter-gatherers and adhesive manufacture in the West Coast of South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3346,64 +3346,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (5), pp.807 - 829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3449,51 +3449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : McCall, G.S. 2014. Before Modern Humans. New Perspectives on the African Stone Age. Walnut Creek: Left Coast Press. 350 pp. ISBN 978-1-61132-222-4 (hardback).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3535,51 +3535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVISING MODELS FOR THE CULTURAL STRATIGRAPHIC SEQUENCE OF THE MIDDLE STONE AGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,51 +3604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A previously undescribed organic residue sheds light on heat treatment in the Middle Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund February</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ligouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.22-34. </w:t>
@@ -3738,90 +3738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma de La Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douze Katja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3889,64 +3889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3984,51 +3984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les soucoupes de l'Observatoire (Principauté de Monaco) : contribution à l'étude du phénomène des grands éclats au Paléolithique ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raw material procurement and land use in the northern Mediterranean Arc: insight from the first Proto-Aurignacian of Riparo Mochi (Balzi Rossi, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Santaniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4209,64 +4209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Prés de Laure, un premier site Paléolithique supérieur sur les terrasses de la moyenne vallée du Jabron (Var, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (1), pp.135-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4294,453 +4294,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular identification of a hafting adhesive in the Late Howiesons Poort at Diepkloof Rock Shelter (Western Cape, South Africa)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marina Igreja</w:t>
+                <w:t xml:space="preserve">Technological successions in the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Connan</w:t>
+                <w:t xml:space="preserve">Will Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Piboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3506-3518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.026⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3376-3400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02090622v1</w:t>
+                <w:t xml:space="preserve">hal-01842753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatment in the South African Middle Stone Age: temperature induced transformations of silcrete and their technological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (9), pp.3519-3531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2012.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological successions in the Middle Stone Age sequence of Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Piboule</w:t>
+                <w:t xml:space="preserve">First molecular identification of a hafting adhesive in the Late Howiesons Poort at Diepkloof Rock Shelter (Western Cape, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+                <w:t xml:space="preserve">Jacques Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (9), pp.3376-3400. </w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3506-3518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842753v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the project and excavation of Diepkloof Rock Shelter (Western Cape, South Africa): a view on the Middle Stone Age</w:t>
               </w:r>
@@ -4868,90 +4868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The context, form and significance of the MSA engraved ostrich eggshell collection from Diepkloof Rock Shelter, Western Cape, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5014,64 +5014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,51 +5199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floréal Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Diepkloof Rock Shelter special issue, 40 (Issue 9), pp.3492--3505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5302,77 +5302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5448,51 +5448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT IS IN A NAME? CHARACTERISING THE 'POST-HOWIESON'S POORT' AT SIBUDU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn Wadley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,51 +5530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l'ouvrage : VAN PEER P., VERMEERSCH P.M., PAULISSEN É. 2010. Chert Quarrying, Lithic Technology and a Modern Human Burial at the Palaeolithic Site of Taramsa 1, Upper Egypt. Leuven: Leuven University Press (Egyptian Prehistory Monographs 5). 312 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléorient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5603,51 +5603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri Pié Lombard à Tourrettes-sur-Loup (Alpes-Maritimes) : anciennes fouilles (1971-1985), nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,286 +5722,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identité technique et comportements économiques des groupes proto-aurignaciens à la grotte de l’Observatoire (principauté de Monaco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60,000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (17), pp.7621-7622</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586193v1</w:t>
+                <w:t xml:space="preserve">halshs-00505498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60,000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identité technique et comportements économiques des groupes proto-aurignaciens à la grotte de l’Observatoire (principauté de Monaco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaranta Pasquini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52, pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2010.2470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00505498v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Howiesons Poort tradition of engraving ostrich eggshell containers dated to 60 000 years ago at Diepkloof Rock Shelter, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométriques et signes du changement à l’Howiesons Poort (Middle Stone Age, Afrique australe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6160,64 +6160,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pièces amincies de la Baume des Peyrards (Massif du Luberon, Vaucluse) : analyse des procédés de réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6539,51 +6539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amincissement et débitage sur éclat : définitions, interprétations et discussion à partir d’industries lithiques du Paléolithique moyen des Préalpes du nord françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6640,51 +6640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources lithiques, productions et transferts entre Alpes et Méditerranée. Actes de la journée de la Société préhistorique française de Nice, 28-29 mars 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,457 +6892,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogénèse, paysages et occupations humaines dans la vallée du Jabron (Var, France) depuis le Pléistocene Supérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elisa Nicoud; Isabelle Théry-Parisot; Marie Balasse; Emmanuel Desclaux. </w:t>
+              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA; CEPAM, pp.169-187, 2021, 9782904110641</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281799v1</w:t>
+                <w:t xml:space="preserve">hal-03843943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, conservation et valorisation d’un patrimoine mondial : des défis multiples dans les Matobo, Zimbabwe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kelvin Machiwenyika</w:t>
+                <w:t xml:space="preserve">Morphogénèse, paysages et occupations humaines dans la vallée du Jabron (Var, France) depuis le Pléistocene Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Audiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FAVEL, B., GAULTIER-KURHAN, C., HEIMLICH, G. </w:t>
+              <w:t xml:space="preserve">Elisa Nicoud; Isabelle Théry-Parisot; Marie Balasse; Emmanuel Desclaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art rupestre et patrimoine mondial en Afrique subsaharienne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2377010691</w:t>
+              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la préhistoire : nouveaux marqueurs et approches intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APDCA; CEPAM, pp.169-187, 2021, 9782904110641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170686v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying short-term climatic changes through isotopic charcoal analyses Early Holocene warming and the “9.3 ky” event at the Mesolithic site of La Baume de Monthiver (Var, France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+                <w:t xml:space="preserve">Recherche, conservation et valorisation d’un patrimoine mondial : des défis multiples dans les Matobo, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancila Nhamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelvin Machiwenyika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">THÉRY-PARISOT I., DESCLAUX E., BALASSE M., NICOUD E. </w:t>
+              <w:t xml:space="preserve">FAVEL, B., GAULTIER-KURHAN, C., HEIMLICH, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées Biodiversities, Environments and Societies since Prehistory : New Markers and Integrated Approaches (actes 41es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APDCA - CEPAM, 2021, 978-2-904110-64-1</w:t>
+              <w:t xml:space="preserve">Art rupestre et patrimoine mondial en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémisphères editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2377010691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843943v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Rhône et Apennins : le référentiel MP-ALP, matières premières de Provence et de l’arc Liguro-provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7440,51 +7440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,64 +7582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement sur une discontinuité technique dans la séquence Howiesons Poort de l'abri Diepkloof (Afrique du Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conard, N. J. and Delagnes, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settlement dynamics of the Middle Paleolithic and Middle Stone Age. Vol. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns, pp.77-103, 2015, Tübingen Publications in Prehistory</w:t>
@@ -7754,77 +7754,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary characterization of a MSA lithic assemblage stratified between Still Bay and Howiesons Poort complexes at Diepkloof rock-shelter (Western Cape Province, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrik Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8053,77 +8053,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation preceding innovation in a MIS5 Pre-Still Bay layer from Diepkloof Rock Shelter (South Africa): emerging technologies and symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Bereiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,51 +8452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matembo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mnkandla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Chiwara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matembo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubelile Mnkandla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zeidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Conard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1637627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lentfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R. Cartwright" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743035v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marie Mentzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Berthold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21488" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6DXJZDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Santaniello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU61_06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFC45H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842753v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWKW3P4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Parkington" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poggenpoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Texier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6HCH71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QB0Q84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586193v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2470" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913047107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancila Nhamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_79" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cizeron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Machiwenyika" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/art-rupestre-patrimoine-subsaharien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Poggenpoel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Hoareau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Szymanek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Matembo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mnkandla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Chiwara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Matembo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thubelile Mnkandla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zeidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Conard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01977261.2019.1637627" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hoareau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14898" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Buckley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Porraz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mologni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Lentfer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marie Mentzer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Berthold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ligouis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R. Cartwright" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marzin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21488" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6DXJZDJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743067v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12202" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2KFKFV4D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517763v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345904v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund February" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2015.05.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195747v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517732v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517745v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Grimaldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Santaniello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7485/QU61_06" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195746v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2014.14370" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will Archer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWKW3P4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544789v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Archer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFC45H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Parkington" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Rigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poggenpoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Texier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T6HCH71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090615v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34QB0Q84-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T3KJ2JF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517786v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette (de) Lumley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505498v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaranta Pasquini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2010.2470" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parkington" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0913047107" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Negrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112466v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Martino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206046v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancila Nhamo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20290-2_79" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843943v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cizeron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170686v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin Machiwenyika" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/art-rupestre-patrimoine-subsaharien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_40036_578298164ec72_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838506v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrik Poggenpoel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311731v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Peresani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00078239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>