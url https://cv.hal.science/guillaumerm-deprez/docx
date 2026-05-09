--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -546,516 +546,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se préparer pour l’avenir professionnel : Relation entre l’orientation de carrière, les comportements proactifs de carrière et la satisfaction de carrière</w:t>
+                <w:t xml:space="preserve">Positive Psychological Capital and Innovative Work Behavior: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bazine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Peña-Jimenez</w:t>
+                <w:t xml:space="preserve">Carlos Blasco Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Meneghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.07.001⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 86 (3), pp.187-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.863.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194081v1</w:t>
+                <w:t xml:space="preserve">hal-04383002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Psychological Capital and Innovative Work Behavior: A Systematic Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se préparer pour l’avenir professionnel : Relation entre l’orientation de carrière, les comportements proactifs de carrière et la satisfaction de carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Meneghel</w:t>
+                <w:t xml:space="preserve">N. Bazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peña-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 86 (3), pp.187-217. </w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.215-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/th.863.0187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2023.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383002v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Feedback Seeking to Psychological Attachment, the Mediating Role of Adaptive Performance in Perceived Obstruction Context</w:t>
+                <w:t xml:space="preserve">Linking proactive behavior and constructive deviance to affective commitment and turnover intention: the mediating role of idea championing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Freour</w:t>
+                <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pena Jimenez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spanish Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24, pp.e1. </w:t>
+              <w:t xml:space="preserve">Journal of Management and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/sjp.2021.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jmo.2021.54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779155v1</w:t>
+                <w:t xml:space="preserve">hal-03495118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking proactive behavior and constructive deviance to affective commitment and turnover intention: the mediating role of idea championing</w:t>
+                <w:t xml:space="preserve">From Feedback Seeking to Psychological Attachment, the Mediating Role of Adaptive Performance in Perceived Obstruction Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
+                <w:t xml:space="preserve">Lea Freour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vandenberghe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Pena Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cangialosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Spanish Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jmo.2021.54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/sjp.2021.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495118v1</w:t>
+                <w:t xml:space="preserve">hal-03779155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive deviance and proactive behaviors: two distinct approaches to change and innovation in the workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cangialosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1128,51 +1128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm and Deviance-Seeking Personal Orientation Scale (NDPOS) Adapted to the Organisational Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Antino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Odoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (284), pp.31-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1411,655 +1411,763 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pto.2019.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fear of failure in entrepreneurship: investigating its effects on entrepreneurs’ risk-taking behavior and well-being using regression mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maymo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Congrès CIFEPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise de parole et innovation : le rôle modérateur du contexte organisationnel et de la réponse perçue du leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In M. Pena-Jimenez &amp; G. Déprez (Chairs), Le comportement d’innovation au travail à l’ère des changements : corrélats individuels, d’équipes et contextuels [Symposium]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF 22st congress, Jul 2023, Montréal, QC, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation de la recherche de feedback avec le bien-être et le retrait au travail: Le rôle médiateur de la performance adaptative et modérateur de l’obstruction organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bazine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Freour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peña-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de psychologie du travail de langue française, Jul 2021, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promoción de ideas innovadoras y su rol mediador entre el comportamiento proactivo de la voz constructiva y el bienestar laboral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Peña-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37 Congreso Interamericano de Psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Interamerican Society of Psychology, Jul 2019, La Havane (Cuba), Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humain acteur des transformations des usines du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peña-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Bordeaux. 2024, pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605770v1</w:t>
-              </w:r>
-[...328 lines deleted...]
-                <w:t xml:space="preserve">hal-04219242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre les comportements d'innovation et le bien-être psychologique au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bazine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peña-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management, Innovation &amp; Bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-140, 2020, 978-2-343-19895-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2069,150 +2177,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la préférence technologique sur la relation entre l’innovation et le bien-être psychologique au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bazine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Peña-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume R. M. Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgisa Battistelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de l’Association Internationale en Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2222,114 +2330,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Constructive Deviance, Proactive Behaviors and Innovation : analysis of the Constructs and their Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychology. Université de Bordeaux, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02120050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2476,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cangialosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijotb-12-2024-0242" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Odoardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ict-09-2023-0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jhom-03-2023-0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04669118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blasco Giner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Meneghel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779155v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Freour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pena Jimenez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2021.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Battistelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2021.54" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Boudrias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.833.0235" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Antino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26387/bpa.284.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04605770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andriot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02120050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0581" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cangialosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijotb-12-2024-0242" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726370v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Odoardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ict-09-2023-0071" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/jhom-03-2023-0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04669118v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Chassaing-Monjou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bazine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blasco Giner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Meneghel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0187" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bazine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2023.07.001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Battistelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vandenberghe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmo.2021.54" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Freour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pena Jimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2021.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779140v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Boudrias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.833.0235" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452011v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Antino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26387/bpa.284.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R. M. D&#233;prez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battistelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pe&#241;a Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2019.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cusin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Angel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04605770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04215839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Andriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04219256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02120050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0581" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>