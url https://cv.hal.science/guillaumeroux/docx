--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -77,287 +77,3479 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">guillaumeroux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9294-5663</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">roux_g_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">1023155284800587060749</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physique face à sa puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L’Université face au désastre écologique, 2023/2 (67), pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04353190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-motion coupling in a circular Rydberg state quantum simulator: case of two atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Méhaignerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sayrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.063106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04062041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A course on climate change and sustainable building design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Akiko Marrache-Kikuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 91 (9), pp.667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1119/5.0137570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic formation of trimers and multimers in a spinless fermionic chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (13), pp.134512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.134512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact many-body scars based on pairs or multimers in a chain of spinless fermions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (23), pp.235147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.235147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-fluid coexistence in a spinless fermions chain with pair hopping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (20), pp.206805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.206805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-fluid coexistence and phase separation in a one-dimensional model with pair hopping and density interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.094521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pairing in spinless fermions and spin chains with next-nearest neighbor interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From One- to Two-Magnon Excitations in the S = 3 / 2 Magnet β − CaCr 2 O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (1), pp.017201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.017201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières, des rues comme les autres. Travailler dans les rues, les travailleuses et travailleurs des rues et des passages de frontières. Mexique – Amérique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.1904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03336200v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantum purification spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradraj Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Plekhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), pp.050103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.050103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emergent Chiral Spin State in the Mott Phase of a Bosonic Kane-Mele-Hubbard Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Plekhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Vasić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajbir Nirwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.157201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floquet Engineering of Haldane Chern Insulators and Chiral bosonic phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Plekhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Hur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.045102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.045102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-temperature effects on interacting bosonic one-dimensional systems in disordered lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Lucioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (3), pp.033650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.033650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation of a disordered bosonic insulator from weak to strong interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara D Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Lucioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113, pp.095301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.095301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of spinons in random Majumdar-Ghosh chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lavarélo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.087204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entangling many-body bound states with propagative modes in Bose-Hubbard systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Collura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Aufderheide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragi Karevski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.013615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.013615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slow quench dynamics of Mott-insulating regions in a trapped Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Barmettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kollath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.033641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.033641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase diagram of hard-core bosons on clean and disordered two-leg ladders: Mott insulator-Luttinger liquid-Bose glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite size effects in global quantum quenches: examples from free bosons in an harmonic trap and the one-dimensional Bose-Hubbard model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.053604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle physique sous contrainte environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Estevez-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer les enjeux environnementaux à la recherche en Physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges M Debrégeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS-INP. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energies et pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43, 2021, 978-2-7598-2662-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreinte écologique et démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Treiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28p, 2021, 978-2-7598-2662-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Level statistics in quantum many-body models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. 7th Les Houches School in Computational Physics: Dynamics of Complex Quantum Systems, from Theory to Computation, Les Houches, Chamonix, France. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas particulier de la conjecture de Weinstein en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géométrie symplectique [math.SG]. Université de Nantes, 2017. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01574439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du portage digestif de parasites opportunistes chez l’enfant dénutri à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences pharmaceutiques. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-01103919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -425,51 +3617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DE95722"/>
+    <w:nsid w:val="E8CB6D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -656,51 +3848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/roux_g_1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353190v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353424v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9294-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/roux_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1023155284800587060749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#233;haignerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sayrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Akiko Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fischbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pilette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0137570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gotta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mazza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.235147" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.206805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.094521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.017201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336200v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Samzun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradraj Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Plekhanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.050103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vasi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajbir Nirwan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.157201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Hur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barthel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lucioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tanzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.033650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D Errico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.095301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lavar&#233;lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Collura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Aufderheide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.013615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Poletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barmettler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.033641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cr&#233;pin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054517" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges M Debr&#233;geas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01574439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01103919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>