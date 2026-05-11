--- v1 (2026-04-01)
+++ v2 (2026-05-11)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -992,1659 +992,2287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing in spinless fermions and spin chains with next-nearest neighbor interactions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From One- to Two-Magnon Excitations in the S = 3 / 2 Magnet β − CaCr 2 O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013114⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (1), pp.017201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.017201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350263v1</w:t>
+                <w:t xml:space="preserve">hal-03772230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From One- to Two-Magnon Excitations in the S = 3 / 2 Magnet β − CaCr 2 O 4</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les frontières, des rues comme les autres. Travailler dans les rues, les travailleuses et travailleurs des rues et des passages de frontières. Mexique – Amérique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Samzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.017201⟩</w:t>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itti.1904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772230v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03336200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières, des rues comme les autres. Travailler dans les rues, les travailleuses et travailleurs des rues et des passages de frontières. Mexique – Amérique centrale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Samzun</w:t>
+                <w:t xml:space="preserve">Pairing in spinless fermions and spin chains with next-nearest neighbor interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itti.1904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03336200v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum purification spectroscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From One- to Two-Magnon Excitations in the S = 3 / 2 Magnet β − CaCr 2 O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Songvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.050103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.017201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952908v1</w:t>
+                <w:t xml:space="preserve">hal-03117938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent Chiral Spin State in the Mott Phase of a Bosonic Kane-Mele-Hubbard Model</w:t>
+                <w:t xml:space="preserve">Quantum purification spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bradraj Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kirill Plekhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.157201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), pp.050103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.050103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795075v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet Engineering of Haldane Chern Insulators and Chiral bosonic phase transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Emergent Chiral Spin State in the Mott Phase of a Bosonic Kane-Mele-Hubbard Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Plekhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Vasić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajbir Nirwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.045102⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.157201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430616v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-temperature effects on interacting bosonic one-dimensional systems in disordered lattices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floquet Engineering of Haldane Chern Insulators and Chiral bosonic phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Plekhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyn Le Hur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.033650⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (4), pp.045102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.045102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300108v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a disordered bosonic insulator from weak to strong interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara D Errico</w:t>
+                <w:t xml:space="preserve">Finite-temperature effects on interacting bosonic one-dimensional systems in disordered lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eleonora Lucioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Tanzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.095301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (3), pp.033650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.93.033650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062168v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of spinons in random Majumdar-Ghosh chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lavarélo</w:t>
+                <w:t xml:space="preserve">Observation of a disordered bosonic insulator from weak to strong interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara D Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Lucioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110, pp.087204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087204⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 113, pp.095301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.095301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795159v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entangling many-body bound states with propagative modes in Bose-Hubbard systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of the ratio of consecutive level spacings in random matrix ensembles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Atas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bogomolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Collura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dragi Karevski</w:t>
+                <w:t xml:space="preserve">O. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.013615⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.084101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.084101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757854v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow quench dynamics of Mott-insulating regions in a trapped Bose gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Barmettler</w:t>
+                <w:t xml:space="preserve">Localization of spinons in random Majumdar-Ghosh chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lavarélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinna Kollath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.033641⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.087204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.087204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684613v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of hard-core bosons on clean and disordered two-leg ladders: Mott insulator-Luttinger liquid-Bose glass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
+                <w:t xml:space="preserve">Entangling many-body bound states with propagative modes in Bose-Hubbard systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Collura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Aufderheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Simon</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragi Karevski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054517⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.013615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.013615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883294v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects in global quantum quenches: examples from free bosons in an harmonic trap and the one-dimensional Bose-Hubbard model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow quench dynamics of Mott-insulating regions in a trapped Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Poletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Barmettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kollath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.033641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.033641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competing orders in one-dimensional half-filled multicomponent fermionic cold atoms: The Haldane-charge conjecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (12), pp.125123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.125123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase diagram of hard-core bosons on clean and disordered two-leg ladders: Mott insulator-Luttinger liquid-Bose glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laflorencie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.054517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite size effects in global quantum quenches: examples from free bosons in an harmonic trap and the one-dimensional Bose-Hubbard model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.053604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haldane charge conjecture in one-dimensional multicomponent fermionic cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.020408 R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.020408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin 3/2 fermions with attractive interactions in a one-dimensional optical lattice: phase diagrams, entanglement entropy, and effect of the trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Azaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, pp.293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2008-00374-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle physique sous contrainte environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Estevez-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2654,691 +3282,691 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les enjeux environnementaux à la recherche en Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges M Debrégeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS-INP. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies et pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43, 2021, 978-2-7598-2662-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte écologique et démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28p, 2021, 978-2-7598-2662-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479002v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-03461012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level statistics in quantum many-body models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. 7th Les Houches School in Computational Physics: Dynamics of Complex Quantum Systems, from Theory to Computation, Les Houches, Chamonix, France. 2021, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3348,100 +3976,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas particulier de la conjecture de Weinstein en grande dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géométrie symplectique [math.SG]. Université de Nantes, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01574439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3451,105 +4079,282 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du portage digestif de parasites opportunistes chez l’enfant dénutri à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01103919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRIONIC AND QUARTETTING PHASES IN ONE-DIMENSIONAL MULTICOMPONENT ULTRACOLD FERMIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecheminant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Azaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THE WORKSHOP ON THE STATE OF THE ART IN NUCLEAR CLUSTER PHYSICS (SOTANCP2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Modern Physics E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (10), pp.2110-2117, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218301308011185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3617,51 +4422,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8CB6D92"/>
+    <w:nsid w:val="6A341D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3848,51 +4653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9294-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/roux_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1023155284800587060749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#233;haignerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sayrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Akiko Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fischbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pilette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0137570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gotta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mazza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.235147" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.206805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.094521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350263v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.017201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336200v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Samzun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradraj Pandey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Plekhanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.050103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vasi&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajbir Nirwan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.157201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Hur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045102" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300108v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barthel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lucioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tanzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.033650" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D Errico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.095301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lavar&#233;lo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087204" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Collura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Aufderheide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.013615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Poletti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barmettler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.033641" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883294v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cr&#233;pin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054517" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges M Debr&#233;geas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353424v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01574439v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01103919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeroux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9294-5663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/roux_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1023155284800587060749" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062041v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#233;haignerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sayrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Akiko Marrache-Kikuchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fischbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pilette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/5.0137570" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467325v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gotta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mazza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.134512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.235147" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.206805" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.094521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Songvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Damay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.017201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03336200v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Samzun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.1904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013114" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952908v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradraj Pandey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Plekhanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.050103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Vasi&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajbir Nirwan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.157201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyn Le Hur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.045102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barthel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lucioni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tanzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.033650" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara D Errico" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.095301" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795161v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Atas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bogomolny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Giraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.084101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lavar&#233;lo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.087204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Collura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Aufderheide" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.013615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684613v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Poletti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barmettler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.033641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nonne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecheminant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125123" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cr&#233;pin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.054517" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.020408" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azaria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2008-00374-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234890v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estevez-Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges M Debr&#233;geas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnold" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03479002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Treiner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01574439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01103919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218301308011185" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>