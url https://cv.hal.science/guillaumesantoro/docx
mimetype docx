--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -1279,550 +1279,550 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haoussetou Traore</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoussetou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARE4CARE - We Care for Those Who Care - Vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Firenze University Press, pp.53-187, 2025, 979-12-215-0863-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/979-12-215-0864-2.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Care Workers’ Discrimination Map Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haoussetou Traore</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoussetou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARE4CARE - We Care for Those Who Care - Vol. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Firenze University Press, pp.53-182, 2025, 979-12-215-0895-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36253/979-12-215-0896-3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de résorption des écarts de rémunération entre les femmes et les hommes sous l'influence des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit social en dialogue. Européanisation, mondialisation, croisements disciplinaires : Mélanges en l'honneur de Marie-Ange Moreau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.553-564, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les caractéristiques personnelles exposant à la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Auvergnon, Bénédicte Lavaud-Legendre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et relations de travail : approches de droits français, étrangers et international : Liber amicorum Sandrine Laviolette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.129-138, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03721153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité professionnelle : la négociation administrée toujours en quête d’efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Santoro, D. Giordano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques en matière d’égalité professionnelle entre les femmes et les hommes : quelle évolution ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.163-176, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03515485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive 2001/86 sur l'implication des travailleurs dans les sociétés européennes (SE) : du droit d'implication au simple droit de négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dialogue social dans les instances transnationales d'entreprises européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp. 115-140, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des accords instituant la représentation collective des travailleurs dans les sociétés européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La représentation collective des travailleurs. Ses transformations à la lumière du droit comparé,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, coll. Thèmes et commentaires,, pp.141-160, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00759205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1832,51 +1832,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training of healthcare workers and their representatives in France. National report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1902,227 +1902,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Haoussetou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Union européenne. 2024, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05147796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des discriminations des travailleurs du care en raison du genre et de l’origine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egalité professionnelle entre les femmes et les hommes : Les bonnes pratiques pour réaliser un accord ou un plan d’action engageant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Commission Européenne. 2023, pp.110</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DREETS Nouvelle-Aquitaine. 2023, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04359896v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalité professionnelle entre les femmes et les hommes : Les bonnes pratiques pour réaliser un accord ou un plan d’action engageant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie des discriminations des travailleurs du care en raison du genre et de l’origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">DREETS Nouvelle-Aquitaine. 2023, pp.8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoussetou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Européenne. 2023, pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04378976v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04359896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail et d’emploi des travailleurs du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daugareilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2148,223 +2148,223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Haoussetou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commission Européenne. 2023, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04359890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité professionnelle entre les femmes et les hommes. De la négociation à la mise en oeuvre des accords d’entreprise en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - Centre National de la Recherche Scientifique; Université de Bordeaux (UB); COMPTRASEC - CNRS - UMR 5114. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03551500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords d’implication des travailleurs dans les sociétés européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] COMPTRASEC. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2511,51 +2511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareilh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoussetou Traor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/GDLoa2025006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042996v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.243.0351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoussetou Traore" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0864-2.04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0896-3.04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721156v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04359896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04359890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daugareilh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Santoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoussetou Traor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/GDLoa2025006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042996v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.9361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01102221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759181v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.243.0351" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0864-2.04" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0896-3.04" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721156v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759205v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05147796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04359896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04359890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03551500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>