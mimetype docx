--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1176,485 +1176,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Analysis of Polyphenol-Protein Interactions by Surface Plasmon Resonance Using Surface-Bound Polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mélanie Delannoy López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Tien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+                <w:t xml:space="preserve">Sofiane Dairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
+                <w:t xml:space="preserve">Philippe Alexandre Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191789v1</w:t>
+                <w:t xml:space="preserve">hal-03374449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Marie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Raasch</w:t>
+                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783673v1</w:t>
+                <w:t xml:space="preserve">hal-03191789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Analysis of Polyphenol-Protein Interactions by Surface Plasmon Resonance Using Surface-Bound Polyphenols</w:t>
+                <w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mélanie Delannoy López</w:t>
+                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Tien Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Dairi</w:t>
+                <w:t xml:space="preserve">Rossella Bilancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Alexandre Peixoto</w:t>
+                <w:t xml:space="preserve">Martin Raasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202005187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374449v1</w:t>
+                <w:t xml:space="preserve">hal-03783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,866 +2097,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Pein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Ville</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Mezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Pace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Garscha</w:t>
+                <w:t xml:space="preserve">Sylvain Pagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (8), pp.1850-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521285v1</w:t>
+                <w:t xml:space="preserve">inserm-02157665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Mezier</w:t>
+                <w:t xml:space="preserve">Simona Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Temml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pagie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+                <w:t xml:space="preserve">Ulrike Garscha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (8), pp.1850-1859. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02157665v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gbahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cecon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joumaa Merza</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (14), pp.2409-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521270v1</w:t>
+                <w:t xml:space="preserve">hal-02873466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Antien</w:t>
+                <w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Peixoto</w:t>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quideau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joumaa Merza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
+              <w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873460v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Antien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pouységu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Quideau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034015v1</w:t>
+                <w:t xml:space="preserve">hal-02873460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Antien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouységu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gbahou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873466v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Koeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,64 +4568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4719,51 +4719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blon Nadège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,51 +4818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4952,77 +4952,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and purification of antifungal xanthones from Garcinia mangostana (Clusiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blon Nadège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5064,51 +5064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,307 +5291,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guilet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andriantsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t>
+              <w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864434v1</w:t>
+                <w:t xml:space="preserve">hal-02797199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Andriantsitohaina</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t>
+              <w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797199v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5664,64 +5664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Y. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5917,57 +5917,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5979,458 +5979,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Seraphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864424v1</w:t>
+                <w:t xml:space="preserve">hal-02797528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT1 and/or MT2 melatonin receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448840v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT1 and/or MT2 melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Schuster</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mourlevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagaraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devavry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
+              <w:t xml:space="preserve">25. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797636v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Ville</w:t>
+                <w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Koeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797528v1</w:t>
+                <w:t xml:space="preserve">hal-02797636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6448,103 +6448,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbe Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Linh To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
@@ -6573,103 +6573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbe Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Linh To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
@@ -6823,103 +6823,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbe Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Linh To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t>
@@ -6957,51 +6957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,51 +7082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7190,51 +7190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7419,77 +7419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7540,51 +7540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,64 +7687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mourvelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagaraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devavry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers (UA). FRA., Aug 2016, Angers, France</w:t>
@@ -8075,51 +8075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hamzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M&#233;lanie Delannoy L&#243;pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tien Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Dairi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre Peixoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouys&#233;gu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quideau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.04.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Selaimia-Ferdjani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhaji P. Chavan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Horeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNHWJ6P9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katragadda Suresh Babu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barill&#233;-Nion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406411309080003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Q7RQNBFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gree" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibal Das" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhillu Singh Yadav" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gr&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201190012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS4JQBK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2010.11.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVRNZ1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Manthati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5F1ZSNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hamzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M&#233;lanie Delannoy L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tien Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Dairi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre Peixoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouys&#233;gu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quideau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.04.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Selaimia-Ferdjani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhaji P. Chavan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Horeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNHWJ6P9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katragadda Suresh Babu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barill&#233;-Nion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406411309080003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Q7RQNBFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gree" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibal Das" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhillu Singh Yadav" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gr&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201190012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS4JQBK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2010.11.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVRNZ1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Manthati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5F1ZSNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>