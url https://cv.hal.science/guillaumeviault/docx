--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -750,319 +750,319 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716164v1</w:t>
+                <w:t xml:space="preserve">hal-03782968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Werner</w:t>
+                <w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Temml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cala Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533844v1</w:t>
+                <w:t xml:space="preserve">hal-03716164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
+                <w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kretzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina P.L. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782968v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t>
               </w:r>
@@ -1176,485 +1176,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Analysis of Polyphenol-Protein Interactions by Surface Plasmon Resonance Using Surface-Bound Polyphenols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mélanie Delannoy López</w:t>
+                <w:t xml:space="preserve">Marie Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Tien Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Dairi</w:t>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Alexandre Peixoto</w:t>
+                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202005187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374449v1</w:t>
+                <w:t xml:space="preserve">hal-03191789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kempf</w:t>
+                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Ville</w:t>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+                <w:t xml:space="preserve">Rossella Bilancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
+                <w:t xml:space="preserve">Martin Raasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191789v1</w:t>
+                <w:t xml:space="preserve">hal-03783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t>
+                <w:t xml:space="preserve">Real-Time Analysis of Polyphenol-Protein Interactions by Surface Plasmon Resonance Using Surface-Bound Polyphenols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+                <w:t xml:space="preserve">Daniela Mélanie Delannoy López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+                <w:t xml:space="preserve">Dong Tien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Bilancia</w:t>
+                <w:t xml:space="preserve">Sofiane Dairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Raasch</w:t>
+                <w:t xml:space="preserve">Philippe Alexandre Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783673v1</w:t>
+                <w:t xml:space="preserve">hal-03374449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Pein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,1103 +2365,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gbahou</w:t>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Cecon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+                <w:t xml:space="preserve">Joumaa Merza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873466v1</w:t>
+                <w:t xml:space="preserve">hal-02521270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+                <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Antien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouységu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+                <w:t xml:space="preserve">Philippe Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumaa Merza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t>
+              <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521270v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Antien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouységu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Antien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephane Quideau</w:t>
+                <w:t xml:space="preserve">Stéphane Quideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873460v1</w:t>
+                <w:t xml:space="preserve">hal-03034015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Antien</w:t>
+                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gbahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cecon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (14), pp.2409-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034015v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT 1 and/or MT 2 melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Koeberle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lavaud</w:t>
+                <w:t xml:space="preserve">S. Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mourlevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagaraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devavry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (67), pp.62508-62521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA10812A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391940v1</w:t>
+                <w:t xml:space="preserve">hal-03170796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT 1 and/or MT 2 melatonin receptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mourlevat</w:t>
+                <w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lagaraine</w:t>
+                <w:t xml:space="preserve">Andreas Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Devavry</w:t>
+                <w:t xml:space="preserve">Alexis Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (67), pp.62508-62521. </w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA10812A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170796v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first &amp;quot;ready-to-use&amp;quot; benzene-based heterotrifunctional cross-linker for multiple bioconjugation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoselective Synthesis of a Bicyclic Norsesquiterpene Backbone - A Possible Route to Nardosinane Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Selaimia-Ferdjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Kar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambhaji P. Chavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Horeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (16), pp.2693-2705. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (31), pp.7083-7094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ob40086g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996541v1</w:t>
+                <w:t xml:space="preserve">hal-02142396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Synthesis of a Bicyclic Norsesquiterpene Backbone - A Possible Route to Nardosinane Derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouassila Selaimia-Ferdjani</w:t>
+                <w:t xml:space="preserve">The first &amp;quot;ready-to-use&amp;quot; benzene-based heterotrifunctional cross-linker for multiple bioconjugation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Kar</w:t>
+                <w:t xml:space="preserve">Sébastien Dautrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambhaji P. Chavan</w:t>
+                <w:t xml:space="preserve">Nicolas Maindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Horeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301087⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (16), pp.2693-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob40086g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02142396v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemisynthesis of selected embelin analogs and investigation of their proapoptotic activity against cancer cells</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Manthati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, pp.3276-3278</w:t>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pipelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pipelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,1238 +4248,2595 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbe Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Linh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbe Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Linh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbe Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy-Linh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Stuppner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Conference of GP2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT1 and/or MT2 melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mourvelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagaraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devavry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers (UA). FRA., Aug 2016, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t>
+                <w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cala Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Temml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798163v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t>
+                <w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cala Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Temml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798004v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Linh To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthone derivatives from NPs library as potential UPR inhibitors for alternative crop protection: Molecular modelling and biological activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on the Chemistry of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861017v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Seraphin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t>
+              <w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864440v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and purification of antifungal xanthones from Garcinia mangostana (Clusiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blon Nadège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium International AFERP-STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xanthone derivatives from NPs library as potential UPR inhibitors for alternative crop protection: Molecular modelling and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Ville</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blon Nadège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Angers, France</w:t>
+              <w:t xml:space="preserve">30th International Symposium on the Chemistry of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864443v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Guilet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797021v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andriantsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,324 +6868,324 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Ville</w:t>
+                <w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Y. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference of GP2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797913v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Y. Lam</w:t>
+                <w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference of GP2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797856v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total synthesis and determination of the absolute configuration of Hyperbiphenyl A and B, isolated from the roots of Hypericum perforatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5837,254 +7194,271 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT1 and/or MT2 melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mourlevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagaraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devavry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
+              <w:t xml:space="preserve">25. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797528v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,1682 +7486,308 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT1 and/or MT2 melatonin receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Devavry</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
+              <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448840v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Koeberle</w:t>
+                <w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...1292 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mourvelat</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-01603651v1</w:t>
+                <w:t xml:space="preserve">hal-02797528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7818,64 +7818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterotetrafunctional reagents for bioconjugate chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dautrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Romieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8075,51 +8075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hamzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M&#233;lanie Delannoy L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tien Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Dairi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre Peixoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouys&#233;gu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quideau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.04.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Selaimia-Ferdjani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhaji P. Chavan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Horeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNHWJ6P9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katragadda Suresh Babu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barill&#233;-Nion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406411309080003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Q7RQNBFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gree" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibal Das" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhillu Singh Yadav" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gr&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201190012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS4JQBK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2010.11.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVRNZ1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Manthati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5F1ZSNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hamzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M&#233;lanie Delannoy L&#243;pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tien Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Dairi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre Peixoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouys&#233;gu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quideau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.04.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Selaimia-Ferdjani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhaji P. Chavan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Horeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNHWJ6P9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katragadda Suresh Babu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barill&#233;-Nion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406411309080003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Q7RQNBFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gree" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibal Das" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhillu Singh Yadav" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gr&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201190012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS4JQBK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2010.11.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVRNZ1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Manthati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5F1ZSNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>