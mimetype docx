--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -750,319 +750,319 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782968v1</w:t>
+                <w:t xml:space="preserve">hal-03716164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Richomme</w:t>
+                <w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kretzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina P.L. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716164v1</w:t>
+                <w:t xml:space="preserve">hal-03533844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Werner</w:t>
+                <w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Temml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cala Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03533844v1</w:t>
+                <w:t xml:space="preserve">hal-03782968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t>
               </w:r>
@@ -1176,485 +1176,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Analysis of Polyphenol-Protein Interactions by Surface Plasmon Resonance Using Surface-Bound Polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mélanie Delannoy López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Tien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+                <w:t xml:space="preserve">Sofiane Dairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
+                <w:t xml:space="preserve">Philippe Alexandre Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202005187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191789v1</w:t>
+                <w:t xml:space="preserve">hal-03374449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Marie Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Raasch</w:t>
+                <w:t xml:space="preserve">Rodolphe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783673v1</w:t>
+                <w:t xml:space="preserve">hal-03191789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Analysis of Polyphenol-Protein Interactions by Surface Plasmon Resonance Using Surface-Bound Polyphenols</w:t>
+                <w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mélanie Delannoy López</w:t>
+                <w:t xml:space="preserve">Konstantin Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Tien Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Dairi</w:t>
+                <w:t xml:space="preserve">Rossella Bilancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Alexandre Peixoto</w:t>
+                <w:t xml:space="preserve">Martin Raasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202005187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374449v1</w:t>
+                <w:t xml:space="preserve">hal-03783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,1091 +2097,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Mezier</w:t>
+                <w:t xml:space="preserve">Helmut Pein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pagie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+                <w:t xml:space="preserve">Simona Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Temml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Garscha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02157665v1</w:t>
+                <w:t xml:space="preserve">hal-02521285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexia Ville</w:t>
+                <w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Pace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronika Temml</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Mezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Garscha</w:t>
+                <w:t xml:space="preserve">Sylvain Pagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (8), pp.1850-1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521285v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02157665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gbahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Cecon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joumaa Merza</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (14), pp.2409-2421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521270v1</w:t>
+                <w:t xml:space="preserve">hal-02873466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Antien</w:t>
+                <w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Peixoto</w:t>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Quideau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joumaa Merza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
+              <w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873460v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Antien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pouységu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Quideau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034015v1</w:t>
+                <w:t xml:space="preserve">hal-02873460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and validation of the first cell-impermeant melatonin receptor agonist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric dearomative spirolactonization of naphthols using λ3-iodanes under chiral phase-transfer catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Antien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouységu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gbahou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13856⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (26), pp.3684-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873466v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT 1 and/or MT 2 melatonin receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Viault</w:t>
+                <w:t xml:space="preserve">Andreas Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Poupart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Devavry</w:t>
+                <w:t xml:space="preserve">Alexis Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA10812A⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170796v1</w:t>
+                <w:t xml:space="preserve">hal-01391940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT 1 and/or MT 2 melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mourlevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Koeberle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">C. Lagaraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lavaud</w:t>
+                <w:t xml:space="preserve">S. Devavry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (67), pp.62508-62521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA10812A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391940v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Synthesis of a Bicyclic Norsesquiterpene Backbone - A Possible Route to Nardosinane Derivatives</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Manthati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49, pp.3276-3278</w:t>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pipelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pipelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,348 +4248,2487 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cala Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Temml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cala Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Temml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Linh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction and purification of antifungal xanthones from Garcinia mangostana (Clusiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blon Nadège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Symposium International AFERP-STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xanthone derivatives from NPs library as potential UPR inhibitors for alternative crop protection: Molecular modelling and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blon Nadège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th International Symposium on the Chemistry of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andriantsitohaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Conference of GP2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Y. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Conference of GP2A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total synthesis and determination of the absolute configuration of Hyperbiphenyl A and B, isolated from the roots of Hypericum perforatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Charreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT1 and/or MT2 melatonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mourlevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagaraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Devavry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Alsabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Koeberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbe Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Linh To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbe Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Linh To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Derbré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4598,396 +6737,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbe Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Linh To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chau-Phi Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Koeberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Stuppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,103 +7138,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Seraphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864455v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,103 +7246,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Seraphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864430v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,221 +7370,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Alsabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorphon Suor-Cherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Conference of GP2A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,2321 +7612,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of fluorescent ligands for MT1 and/or MT2 melatonin receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mourvelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagaraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Devavry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference of the Groupement des Pharmacochimistes de l'Arc Atlantique (GP2A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers (UA). FRA., Aug 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603651v1</w:t>
-              </w:r>
-[...2137 lines deleted...]
-                <w:t xml:space="preserve">hal-02797528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8075,51 +8075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hamzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M&#233;lanie Delannoy L&#243;pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tien Tran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Dairi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre Peixoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005187" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouys&#233;gu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quideau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.04.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Selaimia-Ferdjani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhaji P. Chavan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Horeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNHWJ6P9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katragadda Suresh Babu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barill&#233;-Nion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406411309080003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Q7RQNBFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gree" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibal Das" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhillu Singh Yadav" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gr&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201190012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS4JQBK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2010.11.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVRNZ1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Manthati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5F1ZSNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114522" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611532v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chambaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hamzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00328" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M&#233;lanie Delannoy L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Tien Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Dairi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre Peixoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202005187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gbahou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cecon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13856" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02873460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouys&#233;gu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peixoto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quideau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.04.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quideau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poupart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourlevat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagaraine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devavry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10812A" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Selaimia-Ferdjani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Kar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhaji P. Chavan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Horeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301087" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNHWJ6P9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dautrey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maindron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40086g" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katragadda Suresh Babu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barill&#233;-Nion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406411309080003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Q7RQNBFR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gree" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saibal Das" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhillu Singh Yadav" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gr&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201190012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS4JQBK0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842655v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weyland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2010.11.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXVRNZ1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Manthati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caijo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pipelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaumette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Huet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383767v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adjou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200700102" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5F1ZSNT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blon Nad&#232;ge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861017v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448840v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poupart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mourlevat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagaraine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devavry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603651v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mourvelat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Romieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>