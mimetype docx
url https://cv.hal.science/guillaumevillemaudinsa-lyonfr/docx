--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Villemaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor - INSA Lyon - CITI Lab - UAR CNRS UTOPII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaumevillemaudinsa-lyonfr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7550-3863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070739781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMF Aware Reinforcement Learning for Base Station Deployment Using Conditional GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.3806-3820. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3648583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman Pearson Detector for Multiple Ambient Backscatter Zero-Energy-Devices Beacons using Near-Perfect Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3598152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel Estimation by Infinite Width Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mallik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ell2.70385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 2D correlated random shadowing based on the deterministic MR-FDPF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-015-0434-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Error Outage for Coded Systems Experiencing Fast Fading and Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.574-585. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2012.121812.111785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF and MR-FDTLM Methods for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.1309-1320. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2227920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2218213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage Analysis of MIMO OSTBC Systems over Rice Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1009 -1014. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.021611.091838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a New Combined Model for Outdoor to Indoor Radio Coverage Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-antenna Code Multiplexing Front-end : Theory and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00528007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Front-End Architecture dedicated to the Multistandard Simultaneous Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-ary Symbol Error Outage Over Nakagami-m Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Simulation-Measurements Platform for the Evaluation of Frequency-Reuse in the 2.45 GHz ISM band for Multi-mode Nodes with Multiple Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et de validation des modèles de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPSK bit error outage over Nakagami-m fading channels in lognormal shadowing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (7), pp.565-567. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2007.070241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de systèmes de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnet : réseaux de capteurs et graphes d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur - Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUAL-BAND PRINTED DIPOLE ANTENNA ARRAY FOR AN EMERGENCY RESCUE SYSTEM BASED ON CELLULAR-PHONE LOCALIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dall'Omo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Based Received Signal Strength Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCN 2025 - IEEE International Conference on Machine Learning for Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman-Pearson Detector for Ambient Backscatter Zero-Energy-Devices Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6G-SNS, Jun 2025, Poznan (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Reproducible Radio Experiments in FIT/CorteXlab SDR testbed: Initial Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowncom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Duality Between State-Dependent Channels and Wiretap Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Greater Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio link characterization of the CorteXlab testbed with a large number of software defined radio nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Mouaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boeglen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2015 9th European Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Prototype of OFDM on GNURadio and USRPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Reduction of the Impact of Thermal Noise on the Full-Duplex OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Digital Self-Interference Cancellation and AARFSIC for Full-Duplex OFDM Wireless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Software Defined Radio for Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hot topics in RFID/NFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic prediction of outage probability and confidence interval of BER for indoor radio communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.2105 - 2109, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER for Adaptive OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2013 7th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Wideband Full-Duplex OFDM System Based on AASIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.68 - 72, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC with MRC Diversity for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialai Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Multi-antenna and Multi-mode Relays Using a Network Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of Available Throughput of OFDM Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Small Cell and HetNetWorshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Large Scale Testbed for Physical Layer in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Prediction for Heterogeneous Networks: From Macrocells to Femtocells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtocell Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with the MR-FDPF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Antennas and Propagation (EECAP) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with a Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Implementations of ParFlow for Simulating Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new deterministic hybrid model for indoor-to-outdoor radio coverage prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode relay simulations: an energy evaluation on WSNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating channel fading statistics based on radio wave propagation predicted with deterministic MRFDPF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an energy reduction in mobile relays: combining MIMO and multi-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Wide Band Multipath Fast Fading Based on Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Height Compensation for an Indoor to Outdoor Channel model based on a 2D Finite Difference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate architecture for MIMO LTE-Advanced receivers with multiple channels capabilities and reduced complexity and cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parflow: Comparison Between Two Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Femtocells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luoton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Simulating Propagation for OFDM/MIMO Systems with the MR-FDPF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Model for Outdoor to Indoor Radio Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Geometric and Finite Difference Models for Radio Wave Propagation in Outdoor to Indoor Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage for Spatial Multiplexing Systems in Rayleigh Fading Channel and Lognormal Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic relaying protocols for human monitoring in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Consommation dans les Relais Mobiles Multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system approach to validate a wireless system even with a multi-antennas receiver structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems, 2009. MWSCAS '09. 52nd IEEE International Midwest Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Optimization in Multi-mode Mobile Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Technology Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation mechanisms in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 2100, 9th management meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST 2100, May 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 802.11g and UMTS Simultaneous Reception Front-End Architecture using a double IQ structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Multistandard Simultaneous Reception Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Technology Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal d'un récepteur à diversité d'antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Architecture for MIMO LTE-Advanced Receivers with Multiple Channels Capabilities and Reduced Complexity and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity antenna diversity front-end: Use of code multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antenna diversity front-end using code multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband Simultaneous Reception Front-End with Adaptive Mismatches Correction Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de front-end multistandard à réception simultanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du PAPR pour un récepteur multi-antennes à multiplexage par code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ imbalance reduction in a SMI multi-antenna receiver by using a code multiplexing front-end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multistandard Simultaneous Reception Front-End Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On relaxing constraints on multi-branch RF front-end for a SIMO OFDM receiver – A global system evaluation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Implementation of a SIMO Multi-Standard Multichannel SDR Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting fast fading strength from Indoor 802.11 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torino, Italy. pp.407-410, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2007.4387324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par la mesure des performances d'algorithmes SIMO appliqués aux récepteurs multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du canal de propagation indoor à 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallon Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux de coupure d'une liaison radio MIMO dans un canal de Nakagami avec effet de masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ieme colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des limitations RF sur les performances d'un récepteur SIMO-OFDM pour systèmes WIFI 802.11g. Application à la conception globale de systèmes de radiocommunications multi-antennes et multi-normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gontrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Performances of a SIMO Multi-Standard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Complexity MUD-MLSE Receiver for Partially-Overlapping WLAN-Like Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlan Preamble Detection Methods in a Multi-Antenna, Multi-Standards Software Defined Radio Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Finite Difference Method for Simulating Radio Propagation in Dense Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Mitigated Asynchronous Spectrally-Overlapping WLAN Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2007, Kowloon, South Korea. pp.2097-2102, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2007.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Enhancement of a Multi-Resolution Indoor Propagation Simulation Tool by Radiation Pattern Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Society International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2006, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2006.1711012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RF Front-end non-idealities on performances of SIMO-OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Compensation of RF Impairments with Multiple Antennas in SIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Extensions of the Frequency Domain ParFlow Algorithm for Simulating 802.11b/g Radio Coverage in Multifloored Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern approach to drive RF design and verify system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global System Evaluation Scheme for Multiple Antennas Adaptive Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Conference on Wireless Technology (EWCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Manchester, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance validation of a multi-standard and multi-antenna receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes pour les réseaux de capteurs : contraintes d'intégration et potentiels des techniques multi-antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RECAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multi-*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses académiques francophones, 2014, 978-3-8381-7436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Propagation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chu, Xiaoli and Lopez Perez, David and Yang, Yang and Gunnarsson, Fredrik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Cellular Networks: Theory, Simulation and Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO and Next Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alister Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Javornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kansanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signals and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-339, 2012, Pervasive Mobile and Ambient Wireless Communications, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2315-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Antennas for Wireless Communications and Terminals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-end Architectures and Impairment corrections in multimode and multi-antenna systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fa-Long Luo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Front-End in Wireless Communications and Broadcasting: Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Miniatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites Antennes - Communications sans fil et terminaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer design and digital front-end for cognitive wireless link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Noguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fa-Luong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Front-End in Wireless Communication and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge university press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche physique et antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs, héorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2009, Architecture, applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de ventilation et procédé comprenant la transmission d'informations par propagation des ondes dans le réseau de conduites de ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: F1758247. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PROCESSING TWO SIGNALS RECEIVED BY A SINGLE TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2010/031944. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi space/space omnidirectional resonant antenna having single electrical radiating conductor having three strips three different orientations formed producing omnidirectional radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2008029037 (A). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Anything - Comment alimenter des milliards d'objets connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action CA15104 Experimental Facilities Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir J Ambroziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bregar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cwalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deruyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] COST IRACON. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur multi-antennes multi-modes à radio logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF Method for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7726, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode relaying for energy consumption reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7245, INRIA. 2010, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00470533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multi-* : contribution au développement d'architectures radio flexibles pour les réseaux sans fil hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Lyon, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01018472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Villemaud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Professor - INSA Lyon - CITI Lab - UAR CNRS UTOPII</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaumevillemaudinsa-lyonfr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7550-3863</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070739781</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Radio Environment via a Network of Distributed Tags acting as a Reconfigurable Intelligent Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ognadon Assogba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raposo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3596397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMF Aware Reinforcement Learning for Base Station Deployment Using Conditional GANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.3806-3820. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3648583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman Pearson Detector for Multiple Ambient Backscatter Zero-Energy-Devices Beacons using Near-Perfect Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2025.3598152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel Estimation by Infinite Width Convolutional Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mallik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ell2.70385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2024.3397389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis of Spatial Modulation Systems in Mixed LOS/NLOS Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3152554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Passive Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.18832-18842. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3149626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Battery-Free Wake-Up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (20), pp.2449. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10202449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey of RF Energy Harvesting Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Technology and Exploring Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijitee.G8944.0510721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Receiver Non-idealities on a Full Duplex Spatial Modulation System Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.2083-2087. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LWC.2020.3013195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-Space Model Representation to Characterize an Energy Harvesting Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Distributed Beamforming for Wireless Power Transfer in Presence of RF Impairments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46620/20-0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital I/Q Imbalance Correction for Full-Duplex Dual-Band OFDM Radio Transceivers I Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-519. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715000811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015RS005885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type “wake-up” radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Enjeux d’un développement massif des énergies renouvelables dans le système électrique européen du futur, 5, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-5/17792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of 2D correlated random shadowing based on the deterministic MR-FDPF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-015-0434-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new wake-up radio architecture for wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 177, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-1499-2014-177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet Error Outage for Coded Systems Experiencing Fast Fading and Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), pp.574-585. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2012.121812.111785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF and MR-FDTLM Methods for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (3), pp.1309-1320. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2012.2227920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2012.2218213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage Analysis of MIMO OSTBC Systems over Rice Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (4), pp.1009 -1014. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TWC.2011.021611.091838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of a New Combined Model for Outdoor to Indoor Radio Coverage Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-antenna Code Multiplexing Front-end : Theory and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00528007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Front-End Architecture dedicated to the Multistandard Simultaneous Reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-ary Symbol Error Outage Over Nakagami-m Fading Channels in Shadowing Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Simulation-Measurements Platform for the Evaluation of Frequency-Reuse in the 2.45 GHz ISM band for Multi-mode Nodes with Multiple Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de tests et de validation des modèles de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPSK bit error outage over Nakagami-m fading channels in lognormal shadowing environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (7), pp.565-567. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCOMM.2007.070241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de systèmes de radiocommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnet : réseaux de capteurs et graphes d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur - Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUAL-BAND PRINTED DIPOLE ANTENNA ARRAY FOR AN EMERGENCY RESCUE SYSTEM BASED ON CELLULAR-PHONE LOCALIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Decroze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dall'Omo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Monédière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Based Received Signal Strength Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCN 2025 - IEEE International Conference on Machine Learning for Communication and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2025, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and System Model for Designing and Evaluating Future Tag-to-Tag Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Borgna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA63091.2025.11265897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyman-Pearson Detector for Ambient Backscatter Zero-Energy-Devices Beacons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanglin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Jehangir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6G-SNS, Jun 2025, Poznan (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la topologie du réseau d'antennes dans la combinaison de la modulation spatiale full-duplex et de la récupération d'énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII-èmes Journées Nationales Microondes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antibes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the antenna topology on the combination of full-duplex spatial modulation and RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Zo Jean Baptiste Andriamanohisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurapp, Mar 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and uncomplicated RF harvester circuit for Powering an Ultralow-Power Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muh-Dey Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la conception d'un redresseur destiné à la récupération d'énergie RF dans la bande ISM à 868 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI France : L'énergie au coeur des ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Tag à Tag Passives en RFID UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI 2022 - Journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Association of Low and High RF Power Rectifiers for Powering Ultra-Low Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin-Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2022 - IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation par énergie RF d'une Wake-Up Radio ultra faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Argote-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du commutateur RF dans une architecture radio combinant modulation spatiale et full duplex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2022 - Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.934 - 938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Power Amplifier Effects on a Full Duplex Spatial Modulation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taneli Riihonen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021 - IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu / Virtual, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Depth Enhancement for Randomly Arranged Tags in Passive RFID Tag to Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFID-TA 2021 - 11th IEEE International Conference on RFID Technology and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Delhi, India. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA53372.2021.9617243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed beamforming for wireless power transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Léchappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Di Loreto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020 - 33rd URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS49373.2020.9232305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System in presence of IQ imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI GASS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Rome, Italy. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical BER Evaluation of Passive RFID Tag-To-Tag Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Lassouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Spatial Modulation System over Time-varying Rician Fading Channel with a CSI Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RWW 2020 - IEEE Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Antonio, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Spatial Modulation System Performance Depending on Self-interference Cancellation Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 - 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Efficiency Rectifier for a Quasi-Passive Wake-up Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Fumtchum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tanyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCS 2019 - 14-th International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Iasi, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSCS.2019.8801754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Wireless Power transfer with a Multi-sine Source Optimized for the Propagation Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPW 2019 - IEEE MTT's Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londre, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific Antenna Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2018 - 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Orthogonal Codes for Quasi-passive Wake-Up Radio Receivers using Frequency Footprint IDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Widmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018 - 25th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the FBMC modulation to increase the performance of a wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Anaheim, CA, United States. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RWS.2018.8304968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Vector Fitting and State-Space Modeling to Maximize the DC Power Collected by a Wireless Power Transfer System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AT-RASC 2018 - 2nd URSI Atlantic Radio conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grande Canarie, Spain. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Transmission in Ventilation (HVAC) Ducts for the Internet of Things and Smarter Buildings: Proof of Concept and Specific AntennaDesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Belloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazhra Kninech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRACON 2018 - 6th MC and 6th Technical Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Nicosie, Cyprus. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an energy harvesting circuit in the presence of complex waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI: "Radiosciences au service de l’humanité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances des communications tag-to-tag : modélisation et outil de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017 - 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation framework for performance evaluation of passive RFID tag-to-tag communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Duroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable and Reproducible Radio Experiments in FIT/CorteXlab SDR testbed: Initial Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Oubejja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crowncom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Duality Between State-Dependent Channels and Wiretap Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir M. Perlaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Greater Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur de type « wake-up » radio à identification par empreinte fréquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'URSI : Energie et Radiosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a wake-up radio architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kibloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Radio &amp; Wireless Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio link characterization of the CorteXlab testbed with a large number of software defined radio nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Mouaffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Boeglen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2015 9th European Conference on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy optimization of radio transmission using wake-up radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Radio Science Conference, AT-RASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Radio-Scientifique Internationale, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel unbalanced digitization architecture to reduce the dynamic range of multiple signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC), 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSI-AT-RASC.2015.7302979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive companding implementation to reduce ADC constraints for multiple signals digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architecture for home wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: An Open FPGA-based Facility for Testing SDR & Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM'2014 Demo/Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Full-Duplex Dual- Band OFDM Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DUPLO Workshop on Full - Duplex Radios and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Duplex Prototype of OFDM on GNURadio and USRPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Reduction of the Impact of Thermal Noise on the Full-Duplex OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Cognitive Radio Testbed for Reproducible Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. Wireless @ Virginia Tech Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Blacksburg, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Digital Self-Interference Cancellation and AARFSIC for Full-Duplex OFDM Wireless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Estimation and Compensation of I/Q Imbalance for Full-Duplex Dual-Band OFDM Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Software Defined Radio for Wireless Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hot topics in RFID/NFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic prediction of outage probability and confidence interval of BER for indoor radio communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. pp.2105 - 2109, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Facility for Testing Cognitive Radio Networks in a Reproducible Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelbassat Massouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 9th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (CROWNCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.503 - 507, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.crowncom.2014.255812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a Wake Up Radio Architecture for Home Multimedia Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECUMICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Gent, Belgium. pp.63-72, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05440-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SDR for SRD: ADC specifications for reconfigurable gateways in urban sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallerian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Miscopein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Newport Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et propositions sur les architectures RF pour l'homme connecté à la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques URSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une architecture de réveil radio utilisée dans le contexte des réseaux multimédia domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER for Adaptive OFDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2013 7th European Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a Wideband Full-Duplex OFDM System Based on AASIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Personal Indoor and Mobile Radio Communications (PIMRC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.68 - 72, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of BER and AMC with MRC Diversity for Indoor Wireless Transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialai Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC), 2013 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Prediction of Available Throughput of OFDM Small Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Small Cell and HetNetWorshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Multi-antenna and Multi-mode Relays Using a Network Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CorteXlab: A Large Scale Testbed for Physical Layer in Cognitive Radio Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S. Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverage Prediction for Heterogeneous Networks: From Macrocells to Femtocells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femtocell Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-up radio architectures used in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissa Khoumeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST IC1004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with the MR-FDPF Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Antennas and Propagation (EECAP) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Predicting Large Scale Fading Characteristics with a Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC1004 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an energy reduction in mobile relays: combining MIMO and multi-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Wireless Days 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating channel fading statistics based on radio wave propagation predicted with deterministic MRFDPF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode relay simulations: an energy evaluation on WSNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium (RWS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Two Implementations of ParFlow for Simulating Femtocell Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Communications and Networks 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new deterministic hybrid model for indoor-to-outdoor radio coverage prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Wide Band Multipath Fast Fading Based on Finite Difference Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Conference 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Height Compensation for an Indoor to Outdoor Channel model based on a 2D Finite Difference Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate architecture for MIMO LTE-Advanced receivers with multiple channels capabilities and reduced complexity and cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parflow: Comparison Between Two Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Wagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Femtocells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luoton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Simulating Propagation for OFDM/MIMO Systems with the MR-FDPF Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Model for Outdoor to Indoor Radio Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Management Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Geometric and Finite Difference Models for Radio Wave Propagation in Outdoor to Indoor Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th european conference on antennas and propagation (Eucap)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Optimization in Multi-mode Mobile Relay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Technology Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunistic relaying protocols for human monitoring in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PIRMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la Consommation dans les Relais Mobiles Multi-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global system approach to validate a wireless system even with a multi-antennas receiver structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems, 2009. MWSCAS '09. 52nd IEEE International Midwest Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbol Error Outage for Spatial Multiplexing Systems in Rayleigh Fading Channel and Lognormal Shadowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on on Signal Processing Advances in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation mechanisms in BANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goursaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Savigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST 2100, 9th management meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST 2100, May 2009, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 802.11g and UMTS Simultaneous Reception Front-End Architecture using a double IQ structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Multistandard Simultaneous Reception Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Technology Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontal d'un récepteur à diversité d'antenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Architecture for MIMO LTE-Advanced Receivers with Multiple Channels Capabilities and Reduced Complexity and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity antenna diversity front-end: Use of code multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New antenna diversity front-end using code multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband Simultaneous Reception Front-End with Adaptive Mismatches Correction Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Personal, Indoor and Mobile Radio Communications Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de front-end multistandard à réception simultanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du PAPR pour un récepteur multi-antennes à multiplexage par code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IQ imbalance reduction in a SMI multi-antenna receiver by using a code multiplexing front-end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multistandard Simultaneous Reception Front-End Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On relaxing constraints on multi-branch RF front-end for a SIMO OFDM receiver – A global system evaluation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Implementation of a SIMO Multi-Standard Multichannel SDR Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des limitations RF sur les performances d'un récepteur SIMO-OFDM pour systèmes WIFI 802.11g. Application à la conception globale de systèmes de radiocommunications multi-antennes et multi-normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gontrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du taux de coupure d'une liaison radio MIMO dans un canal de Nakagami avec effet de masque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ieme colloque GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du canal de propagation indoor à 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallon Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On predicting fast fading strength from Indoor 802.11 simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torino, Italy. pp.407-410, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2007.4387324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation par la mesure des performances d'algorithmes SIMO appliqués aux récepteurs multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured Performances of a SIMO Multi-Standard Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Complexity MUD-MLSE Receiver for Partially-Overlapping WLAN-Like Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTC Spring 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00399472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Finite Difference Method for Simulating Radio Propagation in Dense Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlan Preamble Detection Methods in a Multi-Antenna, Multi-Standards Software Defined Radio Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of Mitigated Asynchronous Spectrally-Overlapping WLAN Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mischa Dohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2007, Kowloon, South Korea. pp.2097-2102, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNC.2007.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RF Front-end non-idealities on performances of SIMO-OFDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Enhancement of a Multi-Resolution Indoor Propagation Simulation Tool by Radiation Pattern Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Propagation Society International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2006, Albuquerque, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS.2006.1711012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Compensation of RF Impairments with Multiple Antennas in SIMO OFDM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5D Extensions of the Frequency Domain ParFlow Algorithm for Simulating 802.11b/g Radio Coverage in Multifloored Buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 64th Vehicular Technology Conference (VTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTCF.2006.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern approach to drive RF design and verify system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Cruz Nunez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhimanyu Sahai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global System Evaluation Scheme for Multiple Antennas Adaptive Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Parvery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th European Conference on Wireless Technology (EWCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2006, Manchester, United Kingdom. pp.197-200, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2006.280469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance validation of a multi-standard and multi-antenna receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Arndt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes pour les réseaux de capteurs : contraintes d'intégration et potentiels des techniques multi-antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop RECAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multi-*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses académiques francophones, 2014, 978-3-8381-7436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Propagation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chu, Xiaoli and Lopez Perez, David and Yang, Yang and Gunnarsson, Fredrik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heterogeneous Cellular Networks: Theory, Simulation and Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMO and Next Generation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alister Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Javornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kansanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signals and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.301-339, 2012, Pervasive Mobile and Ambient Wireless Communications, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-2315-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compact Antennas for Wireless Communications and Terminals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front-end Architectures and Impairment corrections in multimode and multi-antenna systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Francois Morlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fa-Long Luo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Front-End in Wireless Communications and Broadcasting: Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes Miniatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Laheurte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites Antennes - Communications sans fil et terminaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-layer design and digital front-end for cognitive wireless link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Noguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fa-Luong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Front-End in Wireless Communication and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge university press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couche physique et antennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès - Lavoisier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs, héorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 2009, Architecture, applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de ventilation et procédé comprenant la transmission d'informations par propagation des ondes dans le réseau de conduites de ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Doru Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Bravo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: F1758247. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PROCESSING TWO SIGNALS RECEIVED BY A SINGLE TERMINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Burciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2010/031944. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi space/space omnidirectional resonant antenna having single electrical radiating conductor having three strips three different orientations formed producing omnidirectional radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jecko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2008029037 (A). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Anything - Comment alimenter des milliards d'objets connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Stefanescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA LYON; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action CA15104 Experimental Facilities Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir J Ambroziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bregar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Cwalina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deruyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fortuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] COST IRACON. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Duplex Dual-Band Radio Dedicated to Flexible Radio Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaowu Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Hutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8558, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur multi-antennes multi-modes à radio logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computationally Efficient MR-FDPF Method for Multifrequency Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Umansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de La Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7726, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00621315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode relaying for energy consumption reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreid Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Risset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7245, INRIA. 2010, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00470533v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communications multi-* : contribution au développement d'architectures radio flexibles pour les réseaux sans fil hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electronique. INSA de Lyon, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01018472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6C67288"/>
+    <w:nsid w:val="CE542639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumevillemaudinsa-lyonfr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7550-3863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070739781" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466694v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3648583" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3598152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70385" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244692v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Luo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0434-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758643v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.121812.111785" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Umansky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227920" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2218213" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.021611.091838" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flipo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Lai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405203v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Arndt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Morlat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412098v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Arndt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dall'Omo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gorce" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090702v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090757v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090704v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902223" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920924v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920918v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920929v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555227" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737362v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696357v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebedev" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920938v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Wagen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645905v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645896v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645875v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920943v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405202v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921133v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Cruz Nunez-Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412025v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412042v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412028v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412103v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412053v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412059v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412106v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412107v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412054v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404935v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2007.4387324" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436603v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallon Xavier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405195v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412055v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399472v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412056v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alaus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412060v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2007.393" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412071v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Sahai" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.109" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.25" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412062v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412076v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parvery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280469" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405000v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584970" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737336v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737347v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737352v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Burr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Javornik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kansanen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2315-6_7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQ907F3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645866v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645843v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644457v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406339v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Bravo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527975v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716230v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020278v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefanescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973646v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir J Ambroziak" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bregar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cwalina" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deruyck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689980v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470533v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reboul" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumevillemaudinsa-lyonfr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7550-3863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070739781" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Michalak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ognadon Assogba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raposo Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Duroc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3596397" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3648583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481652v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanglin Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Jehangir Khan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2025.3598152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Hutu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3152554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lassouaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3149626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Fumtchum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Doru Hutu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tsafack" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tanyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202449" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijitee.G8944.0510721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2020.3013195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;chapp&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Di Loreto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/20-0040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaowu Zhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715000811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallerian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miscopein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015RS005885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-5/17792" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Luo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0434-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Khoumeri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-177" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa Dohler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.121812.111785" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Umansky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de La Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2227920" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737358v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2218213" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2011.021611.091838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511655v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flipo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Lai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527991v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Arndt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Morlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Arndt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.070241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dall'Omo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borgna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA63091.2025.11265897" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05481673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570577v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Zo Jean Baptiste Andriamanohisoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04138101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04137893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04050096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697933v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taneli Riihonen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569720" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA53372.2021.9617243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02916171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232305" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458829v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSCS.2019.8801754" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belloche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazhra Kninech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0471" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Widmaier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845177v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2018.8304968" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526333v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928387" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01598491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Oubejja" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Gorce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kibloff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir M. Perlaza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S. Cardoso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245107v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Mouaffo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boeglen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302971" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244785v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302979" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vall&#233;rian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Miscopein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920899v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albdelbassat Massouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090007v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassat Massouri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090702v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902223" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.crowncom.2014.255812" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05440-7_6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920906v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666106" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555227" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737344v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920935v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732857v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696357v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Lebedev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645905v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645835v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafort" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525908v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645884v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Wagen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645871v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645896v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645902v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645875v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511705v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920948v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511707v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412025v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goursaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Errico" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ouvry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412113v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921133v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Cruz Nunez-Perez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412557v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Savigny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412042v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412028v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412103v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412047v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412059v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412109v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412044v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412107v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412054v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436614v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gontrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405195v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallon Xavier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2007.4387324" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436608v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412056v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alaus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404881v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2007.393" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412071v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Sahai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436602v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2006.1711012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436695v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.109" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405063v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCF.2006.25" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412076v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Parvery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2006.280469" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584970" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737336v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737347v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737352v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Burr" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Javornik" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kansanen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2315-6_7" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQ907F3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645849v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645866v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645843v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644457v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406339v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Bravo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527975v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716230v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020278v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Stefanescu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973646v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir J Ambroziak" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bregar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Cwalina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deruyck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fortuna" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018429v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689980v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621315v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00470533v3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reboul" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>