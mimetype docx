--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -297,51 +297,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caye, des pistes pour &amp;quot;le dur désir de durer&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'Architectures</w:t>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 288, pp. 26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -366,51 +366,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perriand, artiste capitale du XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D’Architectures</w:t>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°277, pp. 30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -550,247 +550,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauté et modernité : à propos d'une controverse entre architectes &amp;quot;modernes</w:t>
+                <w:t xml:space="preserve">Littérature et architecture : un dialogue impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le visiteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le beau et le laid, 22, pp.81-88</w:t>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1055, pp.136-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327526v1</w:t>
+                <w:t xml:space="preserve">hal-03322945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et architecture : un dialogue impossible ?</w:t>
+                <w:t xml:space="preserve">Beauté et modernité : à propos d'une controverse entre architectes &amp;quot;modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1055, pp.136-143</w:t>
+              <w:t xml:space="preserve">Le visiteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le beau et le laid, 22, pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322945v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Verlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Ecrire l'architecture, 1055, pp. 19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2251,397 +2251,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'édition d'architecture sous Vichy : loi de pénurie et exception</w:t>
+                <w:t xml:space="preserve">Manières de penser l'enseignement du projet. Des postures de recherche très diverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Louis Cohen. </w:t>
+              <w:t xml:space="preserve">Anne Debarre, Guillemette Morel Journel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et urbanisme dans la France de Vichy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.151-164, 2020, 978-2-7226-0523-7</w:t>
+              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 85-101, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860289v1</w:t>
+                <w:t xml:space="preserve">hal-03322856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde nouveau de Charlotte Perriand</w:t>
+                <w:t xml:space="preserve">Un prince au secours de l'enseignement de l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Debarre, Guillemette Morel Journel (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universalia 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Encyclopaedia Universalis, 2020</w:t>
+              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 145-153, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322935v1</w:t>
+                <w:t xml:space="preserve">hal-03322858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Architecture 89 : que transmettre et comment ? »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le monde nouveau de Charlotte Perriand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-14, 2020</w:t>
+              <w:t xml:space="preserve">Universalia 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Encyclopaedia Universalis, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115035v1</w:t>
+                <w:t xml:space="preserve">hal-03322935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manières de penser l'enseignement du projet. Des postures de recherche très diverses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction. Architecture 89 : que transmettre et comment ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 85-101, 2020</w:t>
+              <w:t xml:space="preserve">, pp.9-14, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322856v1</w:t>
+                <w:t xml:space="preserve">hal-03115035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prince au secours de l'enseignement de l'architecture</w:t>
+                <w:t xml:space="preserve">L'édition d'architecture sous Vichy : loi de pénurie et exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Debarre, Guillemette Morel Journel (dir.). </w:t>
+              <w:t xml:space="preserve">Jean-Louis Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand. Transmissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 145-153, 2020</w:t>
+              <w:t xml:space="preserve">Architecture et urbanisme dans la France de Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-164, 2020, 978-2-7226-0523-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322858v1</w:t>
+                <w:t xml:space="preserve">hal-02860289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface : Vies d’une illustre petite maison</w:t>
               </w:r>
@@ -2690,173 +2690,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un ‘honnête’ musée ethnographique</w:t>
+                <w:t xml:space="preserve">Jeu de piste dans la capitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Mengin. </w:t>
+              <w:t xml:space="preserve">Emmanuel Rubio et Yannis Tsiomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Corbusier et les arts dit primitifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions de la Villette, pp.79-97, 2019</w:t>
+              <w:t xml:space="preserve">L’Architecte à la plume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37556-008-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330160v1</w:t>
+                <w:t xml:space="preserve">hal-02330169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de piste dans la capitale</w:t>
+                <w:t xml:space="preserve">Vers un ‘honnête’ musée ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuel Rubio et Yannis Tsiomis. </w:t>
+              <w:t xml:space="preserve">Christine Mengin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Architecte à la plume</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-37556-008-2</w:t>
+              <w:t xml:space="preserve">Le Corbusier et les arts dit primitifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Villette, pp.79-97, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330169v1</w:t>
+                <w:t xml:space="preserve">hal-02330160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier and the Bible</w:t>
               </w:r>
@@ -3006,271 +3006,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire des signes : la leçon de Marne-La-Vallée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territoire des signes : la leçon de Marne-la-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Baboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] AAP-2004-BOU, Ecole d'architecture, de la ville et des territoires Paris-Est / Observatoire de la condition suburbaine (OCS); Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2008</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964049v1</w:t>
+                <w:t xml:space="preserve">hal-02339690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoire des signes : la leçon de Marne-la-Vallée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Morel Journel</w:t>
+                <w:t xml:space="preserve">Territoire des signes : la leçon de Marne-La-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antoine</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Baboulet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bublex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bublex</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chabard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2008</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] AAP-2004-BOU, Ecole d'architecture, de la ville et des territoires Paris-Est / Observatoire de la condition suburbaine (OCS); Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339690v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctrines urbanistiques de Le Corbusier dans ses premiers textes</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C50F849A"/>
+    <w:nsid w:val="9C975611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00018E1D"/>
+    <w:nsid w:val="C0CFC6CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BECD50F7"/>
+    <w:nsid w:val="7E1C0A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327526v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verlet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Cornu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10458" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330169v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02340038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322861v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Morel Journel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.15402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321134v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen Cornu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10458" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334263v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debarre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.debar.2020.01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322868v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115035v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330169v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baboulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bublex" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899706v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02340038v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>