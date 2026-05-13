--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -3515,51 +3515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C975611"/>
+    <w:nsid w:val="B5F1FFA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3663,51 +3663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C0CFC6CE"/>
+    <w:nsid w:val="ED89C771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3811,51 +3811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E1C0A07"/>
+    <w:nsid w:val="F5304A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>