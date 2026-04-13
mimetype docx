--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Guillot-Soulez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la qualité de vie au travail des personnels universitaires : une étude exploratoire au sein d’une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim P. Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 13 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.132.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations au dépôt d’avis employeur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (323), pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do green employer labels matter? A study of the impact of advertising environmental responsibility on recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.985-1016. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650487.2025.2511352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignants en EHPAD : identification des stratégies de défense identitaire face au sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (79), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.079.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label employeur et/ou marque région: quels signaux privilégier dans la communication de recrutement pour renforcer l'attractivité organisationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (127), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.127.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital de marque employeur et attractivité organisationnelle des Big Four</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.124.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green certification and organizational attractiveness: The moderating role of firm ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint‐onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et image de marque employeur des Big Four : entre différences et indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 41 (4), pp.45-79. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.041.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quasi-expérimentation : comment mettre la recherche au service des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La finance verte en question(s), 36, pp.27-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.216.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle coopératif, un atout à valoriser dans l’identité de marque employeur des coopératives financières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche internationale de la relation entre perception des principes coopératifs et attractivité RH des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02351951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre la communication de labels employeurs dans les annonces de recrutement, le mode de gouvernance et l’attractivité des organisations aux yeux des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370119828947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking employer labels in recruitment advertising, governance mode and organizational attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.205157071984306. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570719843066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre un employeur bancaire coopératif, ça change quoi? De l’influence du modèle coopératif sur la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between profit-sharing schemes and wages: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0935-9915-2016-4-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l'identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement RSE et attractivité organisationnelle : la communication protège-t-elle en cas de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (96), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneity of Generation Y job preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-07-2013-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'épargne salariale et leurs déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.092.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stéréotypes; A quels employeurs rêve la génération Y ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse conjointe : présentation de la méthode et potentiel d’application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse conjointe : présentation de la méthode et potentiel d'application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d’un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d'un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737011102600103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui m'aime me suive ! : la mobilité des salariés à l'épreuve des transferts d'établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.72-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et implication organisationnelle dans un contexte boursier défavorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages et effets de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.068.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des plans d'options sur actions des entreprises du CAC40 : de l'imbrication des logiques humaines, financières et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de Recherche et Applications en Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 50 exercices corrigés 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024, 978-2-297-26913-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines - 50 Exercices et 70 QCM avec corrigés détaillés 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">56 exercices avec corrigés détaillés - Gestion des ressources humaines (15ème édition, 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22279-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (16ème édition; 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22278-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (15ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (14ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2021/2022 (14ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino. , 2021, 978-2-297-13522-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 2021/2022 (13ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2021, 978-2-297-13523-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s), Editions EMS Management & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel: la GRH dans l'économie des marques, Vuibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercies de Gestion des Ressources Humaines 2019/2020 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2019/2020 (12ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2018/2019 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 10ème édition (2018/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (10ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (9ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (8ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2016/2017, 9ème edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2297055024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (2ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2016, 978-2297055178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-297-04819-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Editeur, 2013, 978-2297032971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Gestion des Ressources Humaines: avec corrigés détaillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino-Lextenso, pp.267, 2013, Les Zoom's 978-2-297-02551-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mental Health Challenges in Higher Education Institutions: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 40th SHRM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of green employer labels in recruitment advertising on visual attention and employer attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Mental Health Issues in Academia: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la QVT des personnels universitaires - une étude exploratoire au sein d'une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites d’avis employeur : pourquoi déposer un avis en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un restaurant pour y manger ou pour y travailler : quelle influence des avis client en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QWL in public universities - an exploratory study of a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des personnels universitaires : Une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT Santé et Sécurité au Travail - AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignant en EHPAD: analyse de l'image métier interne et externe interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH) : Enjeux de société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la QVT en université publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation autonome un gage de bien-être au travail en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème forum de l'IMPGT. "La santé au travail : un défi pour le manager public ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et Gouvernance Territoriale (IMPGT); Association francophone de Gestion des Ressources humaines (AGRH), Mar 2021, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th WORKSHOP ON STRATEGIC HUMAN RESOURCE MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des motivations au dépôt d’avis employeurs sur les plateformes en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do greenest and best employer certifications influence the attractiveness of member-owned and investor-owned firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We are a member-owned bank”: is the cooperative governance a good signal for employer branding to attract potential employees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer l’attractivité employeur au sein d’un secteur stigmatisé ? Le cas de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la marque employeur perçue des Big Four sur leur attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Charbonnier-Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EFFECT ON THE ORGANIZATIONAL ATTRACTIVENESS OF THE ASSOCIATION OF A REGION BRAND AND AN EMPLOYER CERTIFICATION IN A RECRUITMENT ADVERTISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour un Big Four : quels bénéfices associés à la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité coopérative comme élément distinctif de la marque employeur : une étude comparative France/Québec dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet sur l'attractivité organisationnelle de l'association d'une marque région et d'un label employeur dans une publicité de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les ressources humaines au sein d’une coopérative financière : quelles spécificités au niveau de la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la chaire MGCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de marque employeur des banques coopératives : quelle cohérence avant/après l’embauche ? Le cas d’une caisse régionale du Crédit Agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS (Gestion des entreprises sociales et solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur des banques coopératives : comment valoriser le statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de démocratie: un moyen efficace pour les institutions financières cooperatives d'attirer les ressources humaines. Résultats d'une etude comparative France/québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Beaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l’identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la marque employeur des banques coopératives et non coopératives : étude exploratoire à partir des sites institutionnels de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee Profit-Sharing Plans and Compensation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 25th Annual Conference: States in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Society for the Advancement of Socio-Economics, Jun 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique qualification et logique compétence, comment reconnaître les compétences individuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des actions gratuites en droit français et évolution des pratiques de rémunération en actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nantes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation Y preferences for employer brand benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galatasaray University, Jun 2013, Istanbul, Turkey. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l’AGRH: « La GRH : Pour une connaissance praticable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations : une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'épargne salariale (ES) : proposition d'une typologie des pratiques d'ES des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déménagements d'entreprises : quelle place pour la GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l’urgence climatique dans le dialogue social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations RH et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rémunération dans tous ses états, coordonné par Yves Hallée, Renée Michaud et Patrice Jalette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de la communication du statut coopératif et de labels employeurs sur l’attractivité des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.117-131, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation du modèle coopératif dans une perspective RH : pratiques et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude DEVILLE, Éric LAMARQUE, Géraldine MICHEL (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société, Collection Gestion en Liberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-224, 2020, 978-2-37687-375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une coopérative : un autre sens au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.1551-170, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image employeur, image de la ville et attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel : la GRH dans l'économie des marques, coord. par Guillot-Soulez C. et Pezet E., Vuibert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2020, 9782311408331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et marketing : la question de la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunération du travail : enjeux de gestion et débats de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de recrutement à l’épreuve des digital natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives : culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coimbatore Krishnarao Prahalad : l'articulation global/local et les marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.239-258, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESCOURS & CABAUD : un label pour valoriser l'image employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Boitrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Opéra de Paris s'attèle à la question de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque Populaire AURA : valoriser la marque employeur grâce aux salariés ambassadeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui motive le personnel en EHPAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHPAD : la prime COVID, un effort nécessaire mais pas suffisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les EHPAD à l’épreuve de la crise du COVID-19 : du sale boulot aux super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes individuelles : comment éviter que le salarié ne se sente manipulé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de rémunération ne veut pas forcément dire plus de performance...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASTORAMA : améliorer son image employeur pour (re)devenir leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas H&D RO / SOLIHA : GRH dans une PME &amp;quot;en fusion&amp;quot; *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les Ehpad travaillaient leur marque employeur pour recruter et fidéliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer et fidéliser les talents dans le secteur industriel aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon3; iaelyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies, de la cohérence des pratiques et du rôle modérateur des relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la remuneration financière à la marque employeur : pratiques, determinants, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01357101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Guillot-Soulez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la qualité de vie au travail des personnels universitaires : une étude exploratoire au sein d’une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim P. Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 13 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.132.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations au dépôt d’avis employeur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (323), pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do green employer labels matter? A study of the impact of advertising environmental responsibility on recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.985-1016. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650487.2025.2511352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignants en EHPAD : identification des stratégies de défense identitaire face au sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (79), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.079.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label employeur et/ou marque région: quels signaux privilégier dans la communication de recrutement pour renforcer l'attractivité organisationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (127), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.127.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital de marque employeur et attractivité organisationnelle des Big Four</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.124.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green certification and organizational attractiveness: The moderating role of firm ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint‐onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et image de marque employeur des Big Four : entre différences et indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 41 (4), pp.45-79. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.041.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quasi-expérimentation : comment mettre la recherche au service des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La finance verte en question(s), 36, pp.27-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.216.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle coopératif, un atout à valoriser dans l’identité de marque employeur des coopératives financières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche internationale de la relation entre perception des principes coopératifs et attractivité RH des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02351951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre la communication de labels employeurs dans les annonces de recrutement, le mode de gouvernance et l’attractivité des organisations aux yeux des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370119828947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking employer labels in recruitment advertising, governance mode and organizational attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.205157071984306. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570719843066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre un employeur bancaire coopératif, ça change quoi? De l’influence du modèle coopératif sur la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between profit-sharing schemes and wages: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0935-9915-2016-4-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l'identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement RSE et attractivité organisationnelle : la communication protège-t-elle en cas de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (96), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneity of Generation Y job preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-07-2013-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'épargne salariale et leurs déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.092.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stéréotypes; A quels employeurs rêve la génération Y ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse conjointe : présentation de la méthode et potentiel d'application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse conjointe : présentation de la méthode et potentiel d’application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d’un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d'un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737011102600103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui m'aime me suive ! : la mobilité des salariés à l'épreuve des transferts d'établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.72-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et implication organisationnelle dans un contexte boursier défavorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages et effets de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.068.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des plans d'options sur actions des entreprises du CAC40 : de l'imbrication des logiques humaines, financières et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de Recherche et Applications en Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 50 exercices corrigés 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024, 978-2-297-26913-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines - 50 Exercices et 70 QCM avec corrigés détaillés 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">56 exercices avec corrigés détaillés - Gestion des ressources humaines (15ème édition, 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22279-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (16ème édition; 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22278-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (15ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (14ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2021/2022 (14ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino. , 2021, 978-2-297-13522-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 2021/2022 (13ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2021, 978-2-297-13523-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s), Editions EMS Management & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel: la GRH dans l'économie des marques, Vuibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercies de Gestion des Ressources Humaines 2019/2020 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2019/2020 (12ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2018/2019 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 10ème édition (2018/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (10ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (9ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (8ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2016/2017, 9ème edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2297055024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (2ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2016, 978-2297055178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-297-04819-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Editeur, 2013, 978-2297032971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Gestion des Ressources Humaines: avec corrigés détaillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino-Lextenso, pp.267, 2013, Les Zoom's 978-2-297-02551-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mental Health Challenges in Higher Education Institutions: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 40th SHRM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of green employer labels in recruitment advertising on visual attention and employer attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Mental Health Issues in Academia: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la QVT des personnels universitaires - une étude exploratoire au sein d'une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites d’avis employeur : pourquoi déposer un avis en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un restaurant pour y manger ou pour y travailler : quelle influence des avis client en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QWL in public universities - an exploratory study of a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des personnels universitaires : Une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT Santé et Sécurité au Travail - AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignant en EHPAD: analyse de l'image métier interne et externe interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH) : Enjeux de société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la QVT en université publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation autonome un gage de bien-être au travail en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème forum de l'IMPGT. "La santé au travail : un défi pour le manager public ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et Gouvernance Territoriale (IMPGT); Association francophone de Gestion des Ressources humaines (AGRH), Mar 2021, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th WORKSHOP ON STRATEGIC HUMAN RESOURCE MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des motivations au dépôt d’avis employeurs sur les plateformes en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do greenest and best employer certifications influence the attractiveness of member-owned and investor-owned firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We are a member-owned bank”: is the cooperative governance a good signal for employer branding to attract potential employees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer l’attractivité employeur au sein d’un secteur stigmatisé ? Le cas de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la marque employeur perçue des Big Four sur leur attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Charbonnier-Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EFFECT ON THE ORGANIZATIONAL ATTRACTIVENESS OF THE ASSOCIATION OF A REGION BRAND AND AN EMPLOYER CERTIFICATION IN A RECRUITMENT ADVERTISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour un Big Four : quels bénéfices associés à la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité coopérative comme élément distinctif de la marque employeur : une étude comparative France/Québec dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet sur l'attractivité organisationnelle de l'association d'une marque région et d'un label employeur dans une publicité de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les ressources humaines au sein d’une coopérative financière : quelles spécificités au niveau de la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la chaire MGCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de marque employeur des banques coopératives : quelle cohérence avant/après l’embauche ? Le cas d’une caisse régionale du Crédit Agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS (Gestion des entreprises sociales et solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur des banques coopératives : comment valoriser le statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de démocratie: un moyen efficace pour les institutions financières cooperatives d'attirer les ressources humaines. Résultats d'une etude comparative France/québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Beaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l’identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la marque employeur des banques coopératives et non coopératives : étude exploratoire à partir des sites institutionnels de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee Profit-Sharing Plans and Compensation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 25th Annual Conference: States in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Society for the Advancement of Socio-Economics, Jun 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des actions gratuites en droit français et évolution des pratiques de rémunération en actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nantes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique qualification et logique compétence, comment reconnaître les compétences individuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l’AGRH: « La GRH : Pour une connaissance praticable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation Y preferences for employer brand benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galatasaray University, Jun 2013, Istanbul, Turkey. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations : une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'épargne salariale (ES) : proposition d'une typologie des pratiques d'ES des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déménagements d'entreprises : quelle place pour la GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l’urgence climatique dans le dialogue social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations RH et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rémunération dans tous ses états, coordonné par Yves Hallée, Renée Michaud et Patrice Jalette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de la communication du statut coopératif et de labels employeurs sur l’attractivité des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.117-131, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation du modèle coopératif dans une perspective RH : pratiques et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude DEVILLE, Éric LAMARQUE, Géraldine MICHEL (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société, Collection Gestion en Liberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-224, 2020, 978-2-37687-375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image employeur, image de la ville et attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel : la GRH dans l'économie des marques, coord. par Guillot-Soulez C. et Pezet E., Vuibert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2020, 9782311408331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une coopérative : un autre sens au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.1551-170, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et marketing : la question de la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunération du travail : enjeux de gestion et débats de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de recrutement à l’épreuve des digital natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives : culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coimbatore Krishnarao Prahalad : l'articulation global/local et les marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.239-258, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESCOURS & CABAUD : un label pour valoriser l'image employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Boitrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Opéra de Paris s'attèle à la question de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque Populaire AURA : valoriser la marque employeur grâce aux salariés ambassadeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui motive le personnel en EHPAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les EHPAD à l’épreuve de la crise du COVID-19 : du sale boulot aux super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHPAD : la prime COVID, un effort nécessaire mais pas suffisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes individuelles : comment éviter que le salarié ne se sente manipulé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASTORAMA : améliorer son image employeur pour (re)devenir leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de rémunération ne veut pas forcément dire plus de performance...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas H&D RO / SOLIHA : GRH dans une PME &amp;quot;en fusion&amp;quot; *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les Ehpad travaillaient leur marque employeur pour recruter et fidéliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer et fidéliser les talents dans le secteur industriel aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon3; iaelyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies, de la cohérence des pratiques et du rôle modérateur des relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la remuneration financière à la marque employeur : pratiques, determinants, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01357101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pfiffelmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Pelsmacker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2025.2511352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.124.0058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint&#8208;onge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Chastenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie St-Onge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Merkouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828947" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719843066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2013-0073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626725v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landrieux-Kartochian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.068.0030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816296" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815143?simpleSearch=soulez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glee-Vermande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charbonnier-Voirin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chastenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01376648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Beaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863638v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Josserand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Autret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/la-remuneration-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/579-valeurs-coop%C3%A9ratives-et-nouvelles-pratiques-de-gestion.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152600v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Boitrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hemery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778048v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827734v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Large" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01812176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-01357101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pfiffelmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Pelsmacker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2025.2511352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.124.0058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint&#8208;onge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Chastenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie St-Onge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Merkouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828947" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719843066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2013-0073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landrieux-Kartochian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.068.0030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816296" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815143?simpleSearch=soulez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glee-Vermande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charbonnier-Voirin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chastenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01376648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Beaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Josserand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Autret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/la-remuneration-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/579-valeurs-coop%C3%A9ratives-et-nouvelles-pratiques-de-gestion.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152600v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Boitrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hemery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Large" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01812176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-01357101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>