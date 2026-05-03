--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Guillot-Soulez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la qualité de vie au travail des personnels universitaires : une étude exploratoire au sein d’une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim P. Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 13 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.132.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations au dépôt d’avis employeur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (323), pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do green employer labels matter? A study of the impact of advertising environmental responsibility on recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.985-1016. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650487.2025.2511352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignants en EHPAD : identification des stratégies de défense identitaire face au sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (79), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.079.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label employeur et/ou marque région: quels signaux privilégier dans la communication de recrutement pour renforcer l'attractivité organisationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (127), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.127.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital de marque employeur et attractivité organisationnelle des Big Four</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.124.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green certification and organizational attractiveness: The moderating role of firm ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint‐onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.189-199. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et image de marque employeur des Big Four : entre différences et indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 41 (4), pp.45-79. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.041.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quasi-expérimentation : comment mettre la recherche au service des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La finance verte en question(s), 36, pp.27-30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.216.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle coopératif, un atout à valoriser dans l’identité de marque employeur des coopératives financières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche internationale de la relation entre perception des principes coopératifs et attractivité RH des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02351951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre la communication de labels employeurs dans les annonces de recrutement, le mode de gouvernance et l’attractivité des organisations aux yeux des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370119828947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking employer labels in recruitment advertising, governance mode and organizational attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.205157071984306. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570719843066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre un employeur bancaire coopératif, ça change quoi? De l’influence du modèle coopératif sur la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between profit-sharing schemes and wages: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0935-9915-2016-4-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l'identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement RSE et attractivité organisationnelle : la communication protège-t-elle en cas de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (96), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneity of Generation Y job preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-07-2013-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'épargne salariale et leurs déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.092.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stéréotypes; A quels employeurs rêve la génération Y ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse conjointe : présentation de la méthode et potentiel d'application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse conjointe : présentation de la méthode et potentiel d’application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d’un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d'un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737011102600103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui m'aime me suive ! : la mobilité des salariés à l'épreuve des transferts d'établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.72-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et implication organisationnelle dans un contexte boursier défavorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages et effets de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.068.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des plans d'options sur actions des entreprises du CAC40 : de l'imbrication des logiques humaines, financières et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de Recherche et Applications en Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 50 exercices corrigés 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024, 978-2-297-26913-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines - 50 Exercices et 70 QCM avec corrigés détaillés 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">56 exercices avec corrigés détaillés - Gestion des ressources humaines (15ème édition, 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22279-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (16ème édition; 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22278-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (15ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (14ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2021/2022 (14ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino. , 2021, 978-2-297-13522-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 2021/2022 (13ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2021, 978-2-297-13523-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s), Editions EMS Management & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel: la GRH dans l'économie des marques, Vuibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercies de Gestion des Ressources Humaines 2019/2020 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2019/2020 (12ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2018/2019 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 10ème édition (2018/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (10ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (9ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (8ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2016/2017, 9ème edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2297055024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (2ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2016, 978-2297055178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-297-04819-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Editeur, 2013, 978-2297032971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Gestion des Ressources Humaines: avec corrigés détaillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino-Lextenso, pp.267, 2013, Les Zoom's 978-2-297-02551-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mental Health Challenges in Higher Education Institutions: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 40th SHRM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of green employer labels in recruitment advertising on visual attention and employer attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Mental Health Issues in Academia: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la QVT des personnels universitaires - une étude exploratoire au sein d'une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites d’avis employeur : pourquoi déposer un avis en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un restaurant pour y manger ou pour y travailler : quelle influence des avis client en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QWL in public universities - an exploratory study of a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des personnels universitaires : Une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT Santé et Sécurité au Travail - AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignant en EHPAD: analyse de l'image métier interne et externe interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH) : Enjeux de société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la QVT en université publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation autonome un gage de bien-être au travail en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème forum de l'IMPGT. "La santé au travail : un défi pour le manager public ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et Gouvernance Territoriale (IMPGT); Association francophone de Gestion des Ressources humaines (AGRH), Mar 2021, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th WORKSHOP ON STRATEGIC HUMAN RESOURCE MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des motivations au dépôt d’avis employeurs sur les plateformes en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do greenest and best employer certifications influence the attractiveness of member-owned and investor-owned firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We are a member-owned bank”: is the cooperative governance a good signal for employer branding to attract potential employees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer l’attractivité employeur au sein d’un secteur stigmatisé ? Le cas de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la marque employeur perçue des Big Four sur leur attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Charbonnier-Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EFFECT ON THE ORGANIZATIONAL ATTRACTIVENESS OF THE ASSOCIATION OF A REGION BRAND AND AN EMPLOYER CERTIFICATION IN A RECRUITMENT ADVERTISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour un Big Four : quels bénéfices associés à la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité coopérative comme élément distinctif de la marque employeur : une étude comparative France/Québec dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet sur l'attractivité organisationnelle de l'association d'une marque région et d'un label employeur dans une publicité de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les ressources humaines au sein d’une coopérative financière : quelles spécificités au niveau de la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la chaire MGCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de marque employeur des banques coopératives : quelle cohérence avant/après l’embauche ? Le cas d’une caisse régionale du Crédit Agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS (Gestion des entreprises sociales et solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur des banques coopératives : comment valoriser le statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de démocratie: un moyen efficace pour les institutions financières cooperatives d'attirer les ressources humaines. Résultats d'une etude comparative France/québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Beaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l’identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la marque employeur des banques coopératives et non coopératives : étude exploratoire à partir des sites institutionnels de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee Profit-Sharing Plans and Compensation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 25th Annual Conference: States in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Society for the Advancement of Socio-Economics, Jun 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des actions gratuites en droit français et évolution des pratiques de rémunération en actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nantes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique qualification et logique compétence, comment reconnaître les compétences individuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l’AGRH: « La GRH : Pour une connaissance praticable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation Y preferences for employer brand benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galatasaray University, Jun 2013, Istanbul, Turkey. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations : une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'épargne salariale (ES) : proposition d'une typologie des pratiques d'ES des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déménagements d'entreprises : quelle place pour la GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l’urgence climatique dans le dialogue social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations RH et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rémunération dans tous ses états, coordonné par Yves Hallée, Renée Michaud et Patrice Jalette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de la communication du statut coopératif et de labels employeurs sur l’attractivité des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.117-131, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation du modèle coopératif dans une perspective RH : pratiques et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude DEVILLE, Éric LAMARQUE, Géraldine MICHEL (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société, Collection Gestion en Liberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-224, 2020, 978-2-37687-375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image employeur, image de la ville et attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel : la GRH dans l'économie des marques, coord. par Guillot-Soulez C. et Pezet E., Vuibert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2020, 9782311408331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une coopérative : un autre sens au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.1551-170, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et marketing : la question de la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunération du travail : enjeux de gestion et débats de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de recrutement à l’épreuve des digital natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives : culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coimbatore Krishnarao Prahalad : l'articulation global/local et les marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.239-258, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESCOURS & CABAUD : un label pour valoriser l'image employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Boitrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Opéra de Paris s'attèle à la question de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque Populaire AURA : valoriser la marque employeur grâce aux salariés ambassadeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui motive le personnel en EHPAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les EHPAD à l’épreuve de la crise du COVID-19 : du sale boulot aux super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHPAD : la prime COVID, un effort nécessaire mais pas suffisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes individuelles : comment éviter que le salarié ne se sente manipulé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASTORAMA : améliorer son image employeur pour (re)devenir leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de rémunération ne veut pas forcément dire plus de performance...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas H&D RO / SOLIHA : GRH dans une PME &amp;quot;en fusion&amp;quot; *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les Ehpad travaillaient leur marque employeur pour recruter et fidéliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer et fidéliser les talents dans le secteur industriel aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon3; iaelyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies, de la cohérence des pratiques et du rôle modérateur des relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la remuneration financière à la marque employeur : pratiques, determinants, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01357101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chloé Guillot-Soulez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 50 exercices corrigés 2025/2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso Gualino. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024, 978-2-297-26913-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines - 50 Exercices et 70 QCM avec corrigés détaillés 2024/2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">56 exercices avec corrigés détaillés - Gestion des ressources humaines (15ème édition, 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22279-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (16ème édition; 2023/2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2023, 978-2-297-22278-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (15ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (14ème édition; 2022/2023), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2021/2022 (14ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino. , 2021, 978-2-297-13522-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 2021/2022 (13ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2021, 978-2-297-13523-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2020/2021), Gualino Lextenso Editions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02915960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s), Editions EMS Management & Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel: la GRH dans l'économie des marques, Vuibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercies de Gestion des Ressources Humaines 2019/2020 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2019/2020 (12ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines 2018/2019 (11ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines 10ème édition (2018/2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (10ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (9ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines (2016/2017, 9ème edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2297055024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines (8ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines (2ème edition, 2016/2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2016, 978-2297055178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualino Lextenso Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-297-04819-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Lexique de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Lextenso Editions, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino Editeur, 2013, 978-2297032971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de Gestion des Ressources Humaines: avec corrigés détaillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino-Lextenso, pp.267, 2013, Les Zoom's 978-2-297-02551-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la qualité de vie au travail des personnels universitaires : une étude exploratoire au sein d’une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim P. Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 13 (2), pp.11-32. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gmp.132.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les motivations au dépôt d’avis employeur en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (323), pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do green employer labels matter? A study of the impact of advertising environmental responsibility on recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advertising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.985-1016. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02650487.2025.2511352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignants en EHPAD : identification des stratégies de défense identitaire face au sale boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (79), pp.103-123. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.079.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04380330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label employeur et/ou marque région: quels signaux privilégier dans la communication de recrutement pour renforcer l'attractivité organisationnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (127), pp.37-59. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.127.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital de marque employeur et attractivité organisationnelle des Big Four</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124, pp.58-79. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.124.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green certification and organizational attractiveness: The moderating role of firm ownership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint‐onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.189-199. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.2194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité et image de marque employeur des Big Four : entre différences et indifférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 41 (4), pp.45-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.041.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quasi-expérimentation : comment mettre la recherche au service des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Igalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La finance verte en question(s), 36, pp.27-30. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.216.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle coopératif, un atout à valoriser dans l’identité de marque employeur des coopératives financières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (4), pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche internationale de la relation entre perception des principes coopératifs et attractivité RH des coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (4), pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02351951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des liens entre la communication de labels employeurs dans les annonces de recrutement, le mode de gouvernance et l’attractivité des organisations aux yeux des candidats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370119828947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking employer labels in recruitment advertising, governance mode and organizational attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.205157071984306. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570719843066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre un employeur bancaire coopératif, ça change quoi? De l’influence du modèle coopératif sur la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02331465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between profit-sharing schemes and wages: Evidence from French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.219-233. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0935-9915-2016-4-219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01454829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l'identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grh.152.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement RSE et attractivité organisationnelle : la communication protège-t-elle en cas de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Sabadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (96), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.096.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneity of Generation Y job preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Employee Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (4), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ER-07-2013-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d'épargne salariale et leurs déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.3-20. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.092.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des stéréotypes; A quels employeurs rêve la génération Y ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Personnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse conjointe : présentation de la méthode et potentiel d'application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse conjointe : présentation de la méthode et potentiel d’application pour la recherche en GRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.080.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d’un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de recrutement et segmentation générationnelle : regard critique à partir d'un sous segment de la génération Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.39-57. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737011102600103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui m'aime me suive ! : la mobilité des salariés à l'épreuve des transferts d'établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33, pp.72-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock-options et implication organisationnelle dans un contexte boursier défavorable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71, pp.2-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stages et effets de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 68, pp.30-48. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grhu.068.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une typologie des plans d'options sur actions des entreprises du CAC40 : de l'imbrication des logiques humaines, financières et institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vingt ans de Recherche et Applications en Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mental Health Challenges in Higher Education Institutions: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIASM 40th SHRM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of green employer labels in recruitment advertising on visual attention and employer attractiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pfiffelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Pelsmacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de société à mission : une raison d'être attractif(ve) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Stimec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Mental Health Issues in Academia: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sites d’avis employeur : pourquoi déposer un avis en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04220276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales de la QVT des personnels universitaires - une étude exploratoire au sein d'une université française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIRMAP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un restaurant pour y manger ou pour y travailler : quelle influence des avis client en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QWL in public universities - an exploratory study of a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des personnels universitaires : Une revue systématique de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRT Santé et Sécurité au Travail - AGRH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soignant en EHPAD: analyse de l'image métier interne et externe interprétée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l’Association Francophone de Gestion des Ressources Humaines (AGRH) : Enjeux de société et Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03756055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la QVT en université publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pinochet Lobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Brest (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04221021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation autonome un gage de bien-être au travail en EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème forum de l'IMPGT. "La santé au travail : un défi pour le manager public ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Management Public et Gouvernance Territoriale (IMPGT); Association francophone de Gestion des Ressources humaines (AGRH), Mar 2021, Aix en provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th WORKSHOP ON STRATEGIC HUMAN RESOURCE MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des motivations au dépôt d’avis employeurs sur les plateformes en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation of employer review sites and formation of the psychological contract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do greenest and best employer certifications influence the attractiveness of member-owned and investor-owned firms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Saint-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We are a member-owned bank”: is the cooperative governance a good signal for employer branding to attract potential employees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EURAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence de la marque employeur perçue des Big Four sur leur attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Charbonnier-Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment renforcer l’attractivité employeur au sein d’un secteur stigmatisé ? Le cas de l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02271603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE EFFECT ON THE ORGANIZATIONAL ATTRACTIVENESS OF THE ASSOCIATION OF A REGION BRAND AND AN EMPLOYER CERTIFICATION IN A RECRUITMENT ADVERTISING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Viot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour un Big Four : quels bénéfices associés à la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Chastenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité coopérative comme élément distinctif de la marque employeur : une étude comparative France/Québec dans le secteur financier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Merkouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet sur l'attractivité organisationnelle de l'association d'une marque région et d'un label employeur dans une publicité de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer les ressources humaines au sein d’une coopérative financière : quelles spécificités au niveau de la marque employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de la chaire MGCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de marque employeur des banques coopératives : quelle cohérence avant/après l’embauche ? Le cas d’une caisse régionale du Crédit Agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes rencontres du GESS (Gestion des entreprises sociales et solidaires)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marque employeur des banques coopératives : comment valoriser le statut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Aix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01626729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de démocratie: un moyen efficace pour les institutions financières cooperatives d'attirer les ressources humaines. Résultats d'une etude comparative France/québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Beaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet International des Coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une banque qui appartient à ses clients sociétaires : ça change quoi ? Analyse de l’identité de marque employeur des banques coopératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème congrès international de l’Association francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la marque employeur des banques coopératives et non coopératives : étude exploratoire à partir des sites institutionnels de recrutement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème congrès international de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee Profit-Sharing Plans and Compensation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 25th Annual Conference: States in Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SASE, Society for the Advancement of Socio-Economics, Jun 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction des actions gratuites en droit français et évolution des pratiques de rémunération en actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nantes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique qualification et logique compétence, comment reconnaître les compétences individuelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation Y preferences for employer brand benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM 2013 13th Annual Conference "Democratising Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Galatasaray University, Jun 2013, Istanbul, Turkey. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l’AGRH: « La GRH : Pour une connaissance praticable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations : une analyse des stratégies et de la cohérence des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00863544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'épargne salariale (ES) : proposition d'une typologie des pratiques d'ES des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déménagements d'entreprises : quelle place pour la GRH ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sergot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de l'AGRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer l’urgence climatique dans le dialogue social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Autret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations RH et transformations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04621788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et responsabilité sociale de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rémunération dans tous ses états, coordonné par Yves Hallée, Renée Michaud et Patrice Jalette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03240565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les incidences de la communication du statut coopératif et de labels employeurs sur l’attractivité des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.117-131, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation du modèle coopératif dans une perspective RH : pratiques et perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aude DEVILLE, Éric LAMARQUE, Géraldine MICHEL (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société, Collection Gestion en Liberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-224, 2020, 978-2-37687-375-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02889312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour une coopérative : un autre sens au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des coopératives : une différence créatrice de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions EMS, pp.1551-170, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image employeur, image de la ville et attractivité organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viot Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque employeur et travail expérientiel : la GRH dans l'économie des marques, coord. par Guillot-Soulez C. et Pezet E., Vuibert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2020, 9782311408331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémunération et marketing : la question de la marque employeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunération du travail : enjeux de gestion et débats de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-173, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de recrutement à l’épreuve des digital natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital natives : culture, génération et consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coimbatore Krishnarao Prahalad : l'articulation global/local et les marchés émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.239-258, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESCOURS & CABAUD : un label pour valoriser l'image employeur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albéric Boitrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'Opéra de Paris s'attèle à la question de la diversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude de cas CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banque Populaire AURA : valoriser la marque employeur grâce aux salariés ambassadeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hemery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui motive le personnel en EHPAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les EHPAD à l’épreuve de la crise du COVID-19 : du sale boulot aux super-héros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHPAD : la prime COVID, un effort nécessaire mais pas suffisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primes individuelles : comment éviter que le salarié ne se sente manipulé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASTORAMA : améliorer son image employeur pour (re)devenir leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Large</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus de rémunération ne veut pas forcément dire plus de performance...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas H&D RO / SOLIHA : GRH dans une PME &amp;quot;en fusion&amp;quot; *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Falcoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Cloet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landrieux-Kartochian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si les Ehpad travaillaient leur marque employeur pour recruter et fidéliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Roussillon Soyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attirer et fidéliser les talents dans le secteur industriel aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Glee-Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lyon3; iaelyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies, de la cohérence des pratiques et du rôle modérateur des relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loris Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Stévenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARES. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la remuneration financière à la marque employeur : pratiques, determinants, performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guillot-Soulez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01357101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268964v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pfiffelmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Pelsmacker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2025.2511352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.124.0058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint&#8208;onge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Chastenet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie St-Onge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Merkouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828947" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719843066" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0059" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2013-0073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landrieux-Kartochian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.068.0030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756063v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870397v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631213v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816296" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152033v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815143?simpleSearch=soulez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693003v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220276v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glee-Vermande" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charbonnier-Voirin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chastenet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01376648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Beaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Josserand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Autret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/la-remuneration-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/579-valeurs-coop%C3%A9ratives-et-nouvelles-pratiques-de-gestion.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152600v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Boitrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hemery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Large" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01812176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-01357101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landrieux-Kartochian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Cloet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684488v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326443v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Capelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sabadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233816296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357096v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01152033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815143?simpleSearch=soulez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01187973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim P. Lobos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.132.0011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stimec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pfiffelmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Pelsmacker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2025.2511352" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roussillon Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.079.0103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Catherine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.127.0035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.124.0058" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint&#8208;onge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Chastenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.041.0045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675196v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.216.0027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie St-Onge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Merkouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02351951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;guin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saint-Onge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719843066" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02331465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.152.0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01157176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.096.0003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00960473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2013-0073" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380910v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.080.0033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069545v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069549v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.068.0030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069569v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01069564v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pinochet Lobos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621752v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684496v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04221021v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778076v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240554v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02080904v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271605v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Charbonnier-Voirin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chastenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glee-Vermande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01912890v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626729v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01376648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Beaudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Josserand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Autret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/la-remuneration-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/gestion-en-liberte/ouvrage/579-valeurs-coop%C3%A9ratives-et-nouvelles-pratiques-de-gestion.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975829v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152600v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Boitrel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04220292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hemery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778042v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03827734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Large" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778063v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01812176v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069295v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915088v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/tel-01357101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>