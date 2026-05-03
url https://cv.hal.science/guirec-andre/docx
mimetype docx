--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1506,237 +1506,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des populations et des captures de poissons migrateurs. Rapport d’étape CNICS 2020.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse sur l'état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrae; OFB; Institut Agro; UPPA. 2021</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Guillerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697569v1</w:t>
+                <w:t xml:space="preserve">hal-03699089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur l'état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des populations et des captures de poissons migrateurs. Rapport d’étape CNICS 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adly Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Fiche synthèse, OFB; INRAE; Institut Agro; UPPA. 2021</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrae; OFB; Institut Agro; UPPA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699089v1</w:t>
+                <w:t xml:space="preserve">hal-03697569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d’étape version 3</w:t>
               </w:r>
@@ -2385,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693095v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guillerme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sauvadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693095v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guillerme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sauvadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>