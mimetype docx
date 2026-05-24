--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
+                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebot</w:t>
+                <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Omar Diouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, </w:t>
+              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107836v1</w:t>
+                <w:t xml:space="preserve">hal-05202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
+                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec André</w:t>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Diouach</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
+              <w:t xml:space="preserve">, 2025, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202760v1</w:t>
+                <w:t xml:space="preserve">hal-05107836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure connaissance des espèces amphihalines : la mise en place de suivis de la pêche récréative et professionnelle du saumon (Salmo salar), de la truite de mer (Salmo trutta) et de l’anguille (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -540,51 +540,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des suivis biométriques des pêcheries de civelles en France durant la saison 2024-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -619,51 +619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des suivis biométriques des pêcheries de civelle en France durant la saison 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -724,77 +724,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae - OFB - MNHN. 2024, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -816,90 +816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion de la truite de mer en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -934,51 +934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'un indicateur de l'évolution de l'abondance des populations de poissons migrateurs dans l'Hexagone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1039,51 +1039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1140,51 +1140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des populations et des captures de poissons migrateurs. Rapport d’étape CNICS 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1311,51 +1311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'un indicateur de l'abondance des migrateurs amphihalins pour l’Observatoire National de la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1390,90 +1390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur l’état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1512,90 +1512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur l'état des populations, des pressions et des modalités de gestion du Saumon Atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1643,51 +1643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des populations et des captures de poissons migrateurs. Rapport d’étape CNICS 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1735,51 +1735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des populations et des captures de poissons migrateurs. Rapport d’étape version 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1814,103 +1814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse sur la répartition des lamproies et des aloses amphihalines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Diouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFB; INRA. 2018, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1968,51 +1968,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation in vitro à basse température d'oeufs de truite arc-en-ciel non fécondés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2108,51 +2108,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro storage of rainbow trout eggs at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Quittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693095v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guillerme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sauvadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03693095v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Guillerme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Sauvadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>