--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -372,645 +372,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of CRISPR in Mycobacterium tuberculosis infection</w:t>
+                <w:t xml:space="preserve">Comparison of in silico predicted Mycobacterium tuberculosis spoligotypes and lineages from whole genome sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Zein Eddine</w:t>
+                <w:t xml:space="preserve">Taane G Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Napier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.11368 (7). </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12929-023-00932-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117515v1</w:t>
+                <w:t xml:space="preserve">hal-04224785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxes of Mycobacterium tuberculosis molecular evolution and consequences for the inference of tuberculosis emergence date</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The future of CRISPR in Mycobacterium tuberculosis infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Zein Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Hak</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Meur</w:t>
+                <w:t xml:space="preserve">Jorge Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genestet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noemí Kaoru Yokobori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12929-023-00932-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311241v1</w:t>
+                <w:t xml:space="preserve">hal-04117515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the long-lasting evolutionary history of Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradoxes of Mycobacterium tuberculosis molecular evolution and consequences for the inference of tuberculosis emergence date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Zein Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Senelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+                <w:t xml:space="preserve">A. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Genestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 143, pp.102374 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 143, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04456569v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the long-lasting evolutionary history of Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Senelle</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 143 (Suppl), pp.102374. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 143, pp.102374 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489118v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of in silico predicted Mycobacterium tuberculosis spoligotypes and lineages from whole genome sequencing data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taane G Clark</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the long-lasting evolutionary history of Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Senelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Napier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.11368 (7). </w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143 (Suppl), pp.102374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38384-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224785v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection between two historical tuberculosis outbreak sites in Japan, Honshu, by a new ancestral Mycobacterium tuberculosis L2 sublineage</w:t>
               </w:r>
@@ -1130,90 +1130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Diversity of Tuberculosis Spoligotypes with Dimensionality Reduction and Graph Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (12), pp.2328 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,814 +1509,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRbuilder-TB: “CRISPR-builder for tuberculosis”. Exhaustive reconstruction of the CRISPR locus in mycobacterium tuberculosis complex using SRA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular epidemiology of Mycobacterium tuberculosis in Brazil before the whole genome sequencing era: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilyn Costa Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Steiner Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Machado Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Emil dos Santos Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marília Lima da Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008500⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760200517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244566v1</w:t>
+                <w:t xml:space="preserve">hal-04245111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of Mycobacterium tuberculosis in Brazil before the whole genome sequencing era: a literature review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arthur Emil dos Santos Guimarães</w:t>
+                <w:t xml:space="preserve">CRISPRbuilder-TB: “CRISPR-builder for tuberculosis”. Exhaustive reconstruction of the CRISPR locus in mycobacterium tuberculosis complex using SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marília Lima da Conceição</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 116, </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1008500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-02760200517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245111v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the hidden genotype of mixed infection strains in Iranian tuberculosis patients</w:t>
+                <w:t xml:space="preserve">NTF-RINT, a new method for the epidemiological surveillance of MDR Mycobacterium tuberculosis L2/Beijing strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Kargarpour Kamakoli</w:t>
+                <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazaleh Farmanfarmaei</w:t>
+                <w:t xml:space="preserve">Natalia Kurepina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Masoumi</w:t>
+                <w:t xml:space="preserve">Elena Zholdibayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharareh Khanipour</w:t>
+                <w:t xml:space="preserve">S. Panaiotov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safoora Gharibzadeh</w:t>
+                <w:t xml:space="preserve">Barry N. Kreiswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.101894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.03.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2019.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542669v1</w:t>
+                <w:t xml:space="preserve">hal-02502306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoligotyping of Mycobacterium tuberculosis isolates using Luminex®-based method in Lebanon</w:t>
+                <w:t xml:space="preserve">Prediction of the hidden genotype of mixed infection strains in Iranian tuberculosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaldoun Masoud</w:t>
+                <w:t xml:space="preserve">Mansour Kargarpour Kamakoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George F. Araj</w:t>
+                <w:t xml:space="preserve">Ghazaleh Farmanfarmaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Reslan</w:t>
+                <w:t xml:space="preserve">Morteza Masoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukayna Fadlallah</w:t>
+                <w:t xml:space="preserve">Sharareh Khanipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wehbe</w:t>
+                <w:t xml:space="preserve">Safoora Gharibzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (8), pp.878--885. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3855/jidc.12072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944245v1</w:t>
+                <w:t xml:space="preserve">hal-02542669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected diversity of CRISPR unveils some evolutionary patterns of repeated sequences in Mycobacterium tuberculosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spoligotyping of Mycobacterium tuberculosis isolates using Luminex®-based method in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Masoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George F. Araj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Reslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukayna Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07178-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.878--885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3855/jidc.12072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102328v1</w:t>
+                <w:t xml:space="preserve">hal-02944245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTF-RINT, a new method for the epidemiological surveillance of MDR Mycobacterium tuberculosis L2/Beijing strains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected diversity of CRISPR unveils some evolutionary patterns of repeated sequences in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.101894. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2019.101894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07178-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502306v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium tuberculosis lineage 1 genetic diversity in Pará, Brazil, suggests common ancestry with east-African isolates potentially linked to historical slave trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilyn Costa Conceição</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guernier-Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Diefenbach-Elstob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2808,51 +2808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TB-EFI, a novel 18-Plex microbead-based method for prediction of second-line drugs and ethambutol resistance in Mycobacterium tuberculosis complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Molina-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,861 +3070,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of tuberculosis spatial hotspot areas in Antananarivo, Madagascar, by combining spatial analysis and genotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Characterization of Mycobacterium tuberculosis Strains with TB-SPRINT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Molina-Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Harijaona Ratovonirina</w:t>
+                <w:t xml:space="preserve">Michel Kiréopori Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niaina Rakotosamimanana</w:t>
+                <w:t xml:space="preserve">Carmen Lafoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solohery Lalaina Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Alicia Lacoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamy Serge Raherison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+                <w:t xml:space="preserve">Cristina Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.562. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97 (3), pp.806--809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-017-2653-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01649214v1</w:t>
+                <w:t xml:space="preserve">hal-02390044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Mycobacterium tuberculosis Strains with TB-SPRINT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of tuberculosis spatial hotspot areas in Antananarivo, Madagascar, by combining spatial analysis and genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kiréopori Gomgnimbou</w:t>
+                <w:t xml:space="preserve">Noël Harijaona Ratovonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Lafoz</w:t>
+                <w:t xml:space="preserve">Niaina Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lacoma</w:t>
+                <w:t xml:space="preserve">Solohery Lalaina Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Prat</w:t>
+                <w:t xml:space="preserve">Mamy Serge Raherison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97 (3), pp.806--809. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.16-0782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-017-2653-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390044v1</w:t>
+                <w:t xml:space="preserve">pasteur-01649214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turkish and Japanese Mycobacterium tuberculosis sublineages share a remote common ancestor.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+                <w:t xml:space="preserve">Quick and cheap MIRU-VNTR typing of Mycobacterium tuberculosis species complex using duplex PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memona Yasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Abadia</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubina Tabassum Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoshige Matsumoto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tetsuya Takashima</w:t>
+                <w:t xml:space="preserve">Jessica de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.160-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439404v1</w:t>
+                <w:t xml:space="preserve">hal-01439321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and cheap MIRU-VNTR typing of Mycobacterium tuberculosis species complex using duplex PCR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Memona Yasmin</w:t>
+                <w:t xml:space="preserve">Turkish and Japanese Mycobacterium tuberculosis sublineages share a remote common ancestor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoshige Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rubina Tabassum Siddiqui</w:t>
+                <w:t xml:space="preserve">Hiromi Ano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica de Beer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sola</w:t>
+                <w:t xml:space="preserve">Tetsuya Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.160-163. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.461-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439321v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and molecular epidemiology of multidrug-resistant Mycobacterium tuberculosis in Minas Gerais State, Brazil.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomics and Machine Learning for Taxonomy Consensus: The Mycobacterium tuberculosis Complex Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Neves de Almeida</w:t>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lafosse-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memona Yasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-015-1057-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430798v1</w:t>
+                <w:t xml:space="preserve">lirmm-01348924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and Machine Learning for Taxonomy Consensus: The Mycobacterium tuberculosis Complex Paradigm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Genetic diversity and molecular epidemiology of multidrug-resistant Mycobacterium tuberculosis in Minas Gerais State, Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayanne Gama Teixeira Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Noel Suffys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wânia da Silva Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lafosse-Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Memona Yasmin</w:t>
+                <w:t xml:space="preserve">Isabela Neves de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.210-218. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-015-1057-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01348924v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a microbead-based format for spoligotyping of Legionella pneumophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kiréopori Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,77 +4265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoligoriftyping,&amp;quot; a dual-priming-oligonucleotide-based direct-hybridization assay for tuberculosis control with a multianalyte microbead-based hybridization system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kiréopori Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,90 +4412,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular epidemiological and genetic diversity study of tuberculosis in Ibadan, Nnewi and Abuja, Nigeria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovett Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel K Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddiq T Abdurrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.e38409. </w:t>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4663,77 +4663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first assessment of the genetic diversity of Mycobacterium tuberculosis complex in Cambodia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiha Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,64 +4797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of microbead-based spoligotyping for Mycobacterium tuberculosis complex to evaluate the quality of the conventional method: Providing guidelines for Quality Assurance when working on membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,64 +4931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium tuberculosis complex CRISPR genotyping: improving efficiency, throughput and discriminative power of 'spoligotyping' with new spacers and a microbead-based hybridization assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TB-ANNOTATOR: A scalable web application that allows in-depth analysis of very large sets of publicly available Mycobacterium tuberculosis complex genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Society of Mycobacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6129,64 +6129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growing chaos of tuberculosis population genomics at the era of 'Big Data’: sorting out the wheat from the chaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,51 +6267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRbuilder-TB, reconstructing the CRISPR-Cas Locus of Mycobacterium tuberculosis complex using short reads archives (SRA) and tracking genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6694,51 +6694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7161,51 +7161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05229900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ramuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Lutzeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2025.2531229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Senelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3003.231466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein Eddine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cervantes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Kaoru Yokobori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-023-00932-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Meur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genestet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Senelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taane G Clark" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Napier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38384-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268822000048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.10.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00223-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilyn Costa Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steiner Salvato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Machado Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Emil dos Santos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lima da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kargarpour Kamakoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Farmanfarmaei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Masoumi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Khanipour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoora Gharibzadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.03.056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Masoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George F. Araj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Reslan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukayna Fadlallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wehbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.12072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07178-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice J. Klotoe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kurepina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zholdibayeva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panaiotov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry N. Kreiswirth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2019.101894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Magdinier Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olessa-Daragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Diefenbach-Elstob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelowa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51892-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Klotoe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costa-Conceic&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Barcellos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4201-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185061v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Tabassum Siddiqui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Iqbal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ahmad Abbasi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2018.03.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Molina-Moya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K. Gomgnimbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenna Oliveira Suzarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.06.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanne Gama Teixeira Dantas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Noel Suffys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia da Silva Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves De Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Harijaona Ratovonirina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Serge Raherison" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2653-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kir&#233;opori Gomgnimbou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lafoz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lacoma" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0782" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Abadia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoshige Matsumoto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takashima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.10.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Moullec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Beer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2016.10.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves de Almeida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1057-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00219-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676621" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K Gomgnimbou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Diagbouga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Adama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kabor&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panaiotov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00976-12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovett Lawson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddiq T Abdurrahman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038409" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Borile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labarre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-224" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-42" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ritacco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kremer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ruimy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Tafaj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.016949-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Hood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655867" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.03.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSK3CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.038711" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K La" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Billard-Pomares" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(08)00603-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244541v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Rabiu Sahal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin La" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05229900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ramuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Lutzeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2025.2531229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Senelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3003.231466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taane G Clark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Napier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38384-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein Eddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cervantes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Kaoru Yokobori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-023-00932-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Meur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genestet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Senelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268822000048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.10.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00223-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilyn Costa Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steiner Salvato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Machado Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Emil dos Santos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lima da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice J. Klotoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kurepina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zholdibayeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panaiotov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry N. Kreiswirth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2019.101894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kargarpour Kamakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Farmanfarmaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Masoumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Khanipour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoora Gharibzadeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.03.056" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Masoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George F. Araj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Reslan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukayna Fadlallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wehbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.12072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07178-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Magdinier Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olessa-Daragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Diefenbach-Elstob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelowa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51892-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Klotoe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costa-Conceic&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Barcellos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4201-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185061v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Tabassum Siddiqui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Iqbal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ahmad Abbasi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2018.03.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Molina-Moya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K. Gomgnimbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenna Oliveira Suzarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.06.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanne Gama Teixeira Dantas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Noel Suffys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia da Silva Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves De Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kir&#233;opori Gomgnimbou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lafoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lacoma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0782" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Harijaona Ratovonirina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Serge Raherison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2653-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Moullec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Beer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2016.10.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Abadia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoshige Matsumoto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takashima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.10.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves de Almeida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1057-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00219-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676621" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K Gomgnimbou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Diagbouga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Adama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kabor&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panaiotov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00976-12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovett Lawson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddiq T Abdurrahman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038409" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Borile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labarre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-224" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-42" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ritacco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kremer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ruimy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Tafaj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.016949-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Hood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655867" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.03.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSK3CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.038711" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K La" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Billard-Pomares" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(08)00603-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244541v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Rabiu Sahal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin La" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>