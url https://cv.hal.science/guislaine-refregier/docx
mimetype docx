--- v1 (2026-04-30)
+++ v2 (2026-05-28)
@@ -372,645 +372,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of in silico predicted Mycobacterium tuberculosis spoligotypes and lineages from whole genome sequencing data</w:t>
+                <w:t xml:space="preserve">The future of CRISPR in Mycobacterium tuberculosis infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taane G Clark</w:t>
+                <w:t xml:space="preserve">Rima Zein Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Napier</w:t>
+                <w:t xml:space="preserve">Jorge Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Couvin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noemí Kaoru Yokobori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.11368 (7). </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38384-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12929-023-00932-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224785v1</w:t>
+                <w:t xml:space="preserve">hal-04117515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of CRISPR in Mycobacterium tuberculosis infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradoxes of Mycobacterium tuberculosis molecular evolution and consequences for the inference of tuberculosis emergence date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Zein Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Zein Eddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+                <w:t xml:space="preserve">F. Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Cervantes</w:t>
+                <w:t xml:space="preserve">A. Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemí Kaoru Yokobori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Genestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12929-023-00932-4⟩</w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143, pp.102378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117515v1</w:t>
+                <w:t xml:space="preserve">hal-04311241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxes of Mycobacterium tuberculosis molecular evolution and consequences for the inference of tuberculosis emergence date</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better understanding of the long-lasting evolutionary history of Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le Meur</w:t>
+                <w:t xml:space="preserve">Gaëtan Senelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Genestet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 143, pp.102378. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 143, pp.102374 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04311241v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the long-lasting evolutionary history of Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Senelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 143, pp.102374 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 143 (Suppl), pp.102374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456569v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the long-lasting evolutionary history of Mycobacterium tuberculosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Senelle</w:t>
+                <w:t xml:space="preserve">Comparison of in silico predicted Mycobacterium tuberculosis spoligotypes and lineages from whole genome sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taane G Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Napier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 143 (Suppl), pp.102374. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.11368 (7). </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2023.102374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38384-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489118v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection between two historical tuberculosis outbreak sites in Japan, Honshu, by a new ancestral Mycobacterium tuberculosis L2 sublineage</w:t>
               </w:r>
@@ -1130,90 +1130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Diversity of Tuberculosis Spoligotypes with Dimensionality Reduction and Graph Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (12), pp.2328 (9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1509,1052 +1509,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of Mycobacterium tuberculosis in Brazil before the whole genome sequencing era: a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPRbuilder-TB: “CRISPR-builder for tuberculosis”. Exhaustive reconstruction of the CRISPR locus in mycobacterium tuberculosis complex using SRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilyn Costa Conceição</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760200517⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1008500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245111v1</w:t>
+                <w:t xml:space="preserve">hal-04244566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPRbuilder-TB: “CRISPR-builder for tuberculosis”. Exhaustive reconstruction of the CRISPR locus in mycobacterium tuberculosis complex using SRA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sola</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of Mycobacterium tuberculosis in Brazil before the whole genome sequencing era: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilyn Costa Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Steiner Salvato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Machado Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Emil dos Santos Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marília Lima da Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1008500. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760200517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244566v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NTF-RINT, a new method for the epidemiological surveillance of MDR Mycobacterium tuberculosis L2/Beijing strains</w:t>
+                <w:t xml:space="preserve">Spoligotyping of Mycobacterium tuberculosis isolates using Luminex®-based method in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
+                <w:t xml:space="preserve">Khaldoun Masoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Kurepina</w:t>
+                <w:t xml:space="preserve">George F. Araj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zholdibayeva</w:t>
+                <w:t xml:space="preserve">Lina Reslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panaiotov</w:t>
+                <w:t xml:space="preserve">Sukayna Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry N. Kreiswirth</w:t>
+                <w:t xml:space="preserve">Michel Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.101894. </w:t>
+              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.878--885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2019.101894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3855/jidc.12072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502306v1</w:t>
+                <w:t xml:space="preserve">hal-02944245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the hidden genotype of mixed infection strains in Iranian tuberculosis patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected diversity of CRISPR unveils some evolutionary patterns of repeated sequences in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guyeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.03.056⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-07178-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542669v1</w:t>
+                <w:t xml:space="preserve">hal-03102328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoligotyping of Mycobacterium tuberculosis isolates using Luminex®-based method in Lebanon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Wehbe</w:t>
+                <w:t xml:space="preserve">Prediction of the hidden genotype of mixed infection strains in Iranian tuberculosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Kargarpour Kamakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazaleh Farmanfarmaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Masoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharareh Khanipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safoora Gharibzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3855/jidc.12072⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944245v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected diversity of CRISPR unveils some evolutionary patterns of repeated sequences in Mycobacterium tuberculosis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NTF-RINT, a new method for the epidemiological surveillance of MDR Mycobacterium tuberculosis L2/Beijing strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kurepina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zholdibayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panaiotov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry N. Kreiswirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.841. </w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.101894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-07178-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2019.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03102328v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterium tuberculosis lineage 1 genetic diversity in Pará, Brazil, suggests common ancestry with east-African isolates potentially linked to historical slave trade</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of Mycobacterium tuberculosis in the Middle Fly District of Western Province, Papua New Guinea: microbead-based spoligotyping using DNA from Ziehl-Neelsen-stained microscopy preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
+                <w:t xml:space="preserve">Vanina Guernier-Cambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Olessa-Daragon</w:t>
+                <w:t xml:space="preserve">Tanya Diefenbach-Elstob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesc Coll</w:t>
+                <w:t xml:space="preserve">Graham Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pelowa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51892-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169940v1</w:t>
+                <w:t xml:space="preserve">hal-02345362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Mycobacterium tuberculosis in the Middle Fly District of Western Province, Papua New Guinea: microbead-based spoligotyping using DNA from Ziehl-Neelsen-stained microscopy preparations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guernier-Cambert</w:t>
+                <w:t xml:space="preserve">Mycobacterium tuberculosis lineage 1 genetic diversity in Pará, Brazil, suggests common ancestry with east-African isolates potentially linked to historical slave trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilyn Costa Conceição</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Diefenbach-Elstob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
+                <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Burgess</w:t>
+                <w:t xml:space="preserve">Xavier Olessa-Daragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pelowa</w:t>
+                <w:t xml:space="preserve">Francesc Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.15549. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.337--341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51892-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345362v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic characterization of MDR/XDR-TB in Kazakhstan by a combination of high-throughput methods predominantly shows the ongoing transmission of L2/Beijing 94-32 central Asian/Russian clusters</w:t>
               </w:r>
@@ -2668,295 +2668,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse line probe assay for cheap detection of Single Nucleotide Polymorphisms in Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TB-EFI, a novel 18-Plex microbead-based method for prediction of second-line drugs and ethambutol resistance in Mycobacterium tuberculosis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memona Yasmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
+                <w:t xml:space="preserve">Barbara Molina-Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubina Tabassum Siddiqui</w:t>
+                <w:t xml:space="preserve">Michel K. Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rizwan Iqbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shahid Ahmad Abbasi</w:t>
+                <w:t xml:space="preserve">Lorenna Oliveira Suzarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 152, pp.10--17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185061v1</w:t>
+                <w:t xml:space="preserve">hal-02179879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TB-EFI, a novel 18-Plex microbead-based method for prediction of second-line drugs and ethambutol resistance in Mycobacterium tuberculosis complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernice J. Klotoe</w:t>
+                <w:t xml:space="preserve">Reverse line probe assay for cheap detection of Single Nucleotide Polymorphisms in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memona Yasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Molina-Moya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
+                <w:t xml:space="preserve">Rubina Tabassum Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel K. Gomgnimbou</w:t>
+                <w:t xml:space="preserve">Rizwan Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenna Oliveira Suzarte</w:t>
+                <w:t xml:space="preserve">Shahid Ahmad Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 152, pp.10--17. </w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.52--55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2018.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179879v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the BACTEC MGIT 960 culture system with Genotype MTBDRplus and TB-SPRINT in multidrug resistant Mycobacterium tuberculosis clinical isolates from Brazil</w:t>
               </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Noel Suffys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wânia da Silva Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabela Neves De Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Mycobacterium tuberculosis Strains with TB-SPRINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Molina-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kiréopori Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,814 +3338,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01649214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quick and cheap MIRU-VNTR typing of Mycobacterium tuberculosis species complex using duplex PCR.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Memona Yasmin</w:t>
+                <w:t xml:space="preserve">Turkish and Japanese Mycobacterium tuberculosis sublineages share a remote common ancestor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rubina Tabassum Siddiqui</w:t>
+                <w:t xml:space="preserve">Edgar Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica de Beer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sola</w:t>
+                <w:t xml:space="preserve">Tomoshige Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromi Ano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Takashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuberculosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tube.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439321v1</w:t>
+                <w:t xml:space="preserve">hal-01439404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turkish and Japanese Mycobacterium tuberculosis sublineages share a remote common ancestor.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomoshige Matsumoto</w:t>
+                <w:t xml:space="preserve">Quick and cheap MIRU-VNTR typing of Mycobacterium tuberculosis species complex using duplex PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memona Yasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromi Ano</w:t>
+                <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubina Tabassum Siddiqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Takashima</w:t>
+                <w:t xml:space="preserve">Jessica de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45, pp.461-473. </w:t>
+              <w:t xml:space="preserve">Tuberculosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.160-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2016.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tube.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439404v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics and Machine Learning for Taxonomy Consensus: The Mycobacterium tuberculosis Complex Paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and molecular epidemiology of multidrug-resistant Mycobacterium tuberculosis in Minas Gerais State, Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayanne Gama Teixeira Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Noel Suffys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wânia da Silva Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Azé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Memona Yasmin</w:t>
+                <w:t xml:space="preserve">Isabela Neves de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130912⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-015-1057-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348924v1</w:t>
+                <w:t xml:space="preserve">hal-01430798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and molecular epidemiology of multidrug-resistant Mycobacterium tuberculosis in Minas Gerais State, Brazil.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harrison Magdinier Gomes</w:t>
+                <w:t xml:space="preserve">Genomics and Machine Learning for Taxonomy Consensus: The Mycobacterium tuberculosis Complex Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabela Neves de Almeida</w:t>
+                <w:t xml:space="preserve">Florian Lafosse-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memona Yasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.306. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.210-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-015-1057-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430798v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a microbead-based format for spoligotyping of Legionella pneumophila</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERFORMANCE OF A HYBRID FUNGAL PATHOGEN ON PURE-SPECIES AND HYBRID HOST PLANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">Amanda K Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peron-Cane</w:t>
+                <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Versapuech</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (7), pp.2410-2415. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.00219-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/676621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909052v1</w:t>
+                <w:t xml:space="preserve">hal-01302688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCE OF A HYBRID FUNGAL PATHOGEN ON PURE-SPECIES AND HYBRID HOST PLANTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of a microbead-based format for spoligotyping of Legionella pneumophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kiréopori Gomgnimbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda K Gibson</w:t>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peron-Cane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Versapuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (7), pp.2410-2415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/676621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00219-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302688v1</w:t>
+                <w:t xml:space="preserve">hal-01909052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoligotyping of Mycobacterium africanum, Burkina Faso.</w:t>
               </w:r>
@@ -4278,64 +4278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spoligoriftyping,&amp;quot; a dual-priming-oligonucleotide-based direct-hybridization assay for tuberculosis control with a multianalyte microbead-based hybridization system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kiréopori Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,90 +4412,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular epidemiological and genetic diversity study of tuberculosis in Ibadan, Nnewi and Abuja, Nigeria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovett Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel K Gomgnimbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddiq T Abdurrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.e38409. </w:t>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Franz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4663,77 +4663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first assessment of the genetic diversity of Mycobacterium tuberculosis complex in Cambodia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiha Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,64 +4797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of microbead-based spoligotyping for Mycobacterium tuberculosis complex to evaluate the quality of the conventional method: Providing guidelines for Quality Assurance when working on membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Ritacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,64 +4931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium tuberculosis complex CRISPR genotyping: improving efficiency, throughput and discriminative power of 'spoligotyping' with new spacers and a microbead-based hybridization assay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael e. Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 171 (8), pp.847-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Yockteng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (4), pp.656-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (6), pp.791--802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6008,51 +6008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TB-ANNOTATOR: A scalable web application that allows in-depth analysis of very large sets of publicly available Mycobacterium tuberculosis complex genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Society of Mycobacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6129,64 +6129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growing chaos of tuberculosis population genomics at the era of 'Big Data’: sorting out the wheat from the chaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6267,51 +6267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPRbuilder-TB, reconstructing the CRISPR-Cas Locus of Mycobacterium tuberculosis complex using short reads archives (SRA) and tracking genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6407,51 +6407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien M. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,77 +6519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3 Genome Evolution in Plant Pathogenic and Symbiotic Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Aguileta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael E Hood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Evolution in Plant Pathogenic and Symbiotic Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-193, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6694,51 +6694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Refrégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6795,51 +6795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Senelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Molina-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7161,51 +7161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05229900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ramuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Lutzeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2025.2531229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Senelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3003.231466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taane G Clark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Napier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38384-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein Eddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cervantes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Kaoru Yokobori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-023-00932-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Meur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genestet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Senelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268822000048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.10.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00223-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilyn Costa Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steiner Salvato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Machado Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Emil dos Santos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lima da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008500" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice J. Klotoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kurepina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zholdibayeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panaiotov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry N. Kreiswirth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2019.101894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542669v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kargarpour Kamakoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Farmanfarmaei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Masoumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Khanipour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoora Gharibzadeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.03.056" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944245v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Masoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George F. Araj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Reslan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukayna Fadlallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wehbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.12072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102328v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07178-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169940v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Magdinier Gomes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olessa-Daragon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345362v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Diefenbach-Elstob" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelowa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51892-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Klotoe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costa-Conceic&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Barcellos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4201-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185061v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Tabassum Siddiqui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Iqbal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ahmad Abbasi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2018.03.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179879v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Molina-Moya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K. Gomgnimbou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenna Oliveira Suzarte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.06.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanne Gama Teixeira Dantas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Noel Suffys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia da Silva Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves De Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kir&#233;opori Gomgnimbou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lafoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lacoma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0782" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Harijaona Ratovonirina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Serge Raherison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2653-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Moullec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Beer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2016.10.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Abadia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoshige Matsumoto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takashima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.10.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430798v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves de Almeida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1057-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00219-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302688v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676621" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K Gomgnimbou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Diagbouga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Adama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kabor&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panaiotov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00976-12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovett Lawson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddiq T Abdurrahman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038409" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Borile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labarre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-224" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-42" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ritacco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kremer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ruimy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Tafaj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.016949-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Hood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655867" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.03.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSK3CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.038711" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K La" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Billard-Pomares" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(08)00603-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244541v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Rabiu Sahal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin La" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05229900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ramuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Lutzeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2025.2531229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guyeux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Senelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Meur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Supply" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3003.231466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04117515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein Eddine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cervantes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; Kaoru Yokobori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-023-00932-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Meur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genestet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumitrescu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Senelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489118v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2023.102374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taane G Clark" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Napier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Couvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38384-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle-Establet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268822000048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122328" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Genestet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hodille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2022.10.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00223-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04245111v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilyn Costa Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Steiner Salvato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Machado Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Emil dos Santos Guimar&#227;es" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;lia Lima da Concei&#231;&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Masoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George F. Araj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Reslan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukayna Fadlallah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wehbe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.12072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07178-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542669v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Kargarpour Kamakoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazaleh Farmanfarmaei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Masoumi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Khanipour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoora Gharibzadeh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.03.056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice J. Klotoe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kurepina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zholdibayeva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panaiotov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry N. Kreiswirth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2019.101894" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier-Cambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Diefenbach-Elstob" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pelowa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51892-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrison Magdinier Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olessa-Daragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Coll" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2019.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170568v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Klotoe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Costa-Conceic&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Barcellos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-019-4201-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Molina-Moya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K. Gomgnimbou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenna Oliveira Suzarte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.06.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Memona Yasmin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubina Tabassum Siddiqui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Iqbal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahid Ahmad Abbasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2018.03.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayanne Gama Teixeira Dantas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Noel Suffys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia da Silva Carvalho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves De Almeida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170062" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kir&#233;opori Gomgnimbou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lafoz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lacoma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.16-0782" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Harijaona Ratovonirina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaina Rakotosamimanana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solohery Lalaina Razafimahatratra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Serge Raherison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2653-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Abadia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoshige Matsumoto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Ano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Takashima" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2016.10.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Moullec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Beer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tube.2016.10.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Neves de Almeida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-1057-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafosse-Marin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130912" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302688v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K Gibson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Hood" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/676621" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Versapuech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00219-14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763744v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel K Gomgnimbou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P Diagbouga" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Adama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Kabor&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Panaiotov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00976-12" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovett Lawson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddiq T Abdurrahman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038409" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Borile" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labarre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Franz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-224" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiha Heng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refregier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gicquel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-42" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670610v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ritacco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Kremer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ruimy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-110" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527223v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Tafaj" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.016949-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael&#160;e. Hood" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655867" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333119v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Aguileta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.03.010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCSK3CSL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Widmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui A. Shykoff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-8-100" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800069v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2008.02.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG1H4DK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Jaillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.038711" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Desprez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha S. Vernhettes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010822" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698876v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goubet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.12.12.2409" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224815v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K La" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Billard-Pomares" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hood" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333150v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(08)00603-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244541v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244526v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Rabiu Sahal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin La" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dominguez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433572v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Barbry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>