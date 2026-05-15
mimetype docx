--- v0 (2026-04-15)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gülçin Erdi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’un champ d’études sur les villes-capitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique et la transformation de la vie quotidienne dans une capitale : l’islam politique face à l’héritage républicain à Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148hc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, identité et environnement dans une résistance locale. Le cas de Hasankeyf en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXV (285), pp.143-164. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ınterstices between appropriations and resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Experience and Urban Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Urban Interstice, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, identité et environnement dans une résistance locale : Cas de Hasankeyf en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Résistances territoriales dans les campagnes des Suds</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03420697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Citizen Response to Crises: Volunteerism & Social Mobilization During COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Spear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marla A Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Anastasiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface. A Journal for and about social movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Organizing amidst Covid-19, 12 (1), pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe et Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé et le présent des politiques d’urbanisation et de logement en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les politiques de logement social au Maghreb/Machrek et dans le Sud Global, 38-39 (1-2), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/naqd.038.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nothing will be as before”. The everyday life of Romani community of Sulukule after an urban renewal project in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'EMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emam.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Resistance in Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatif politika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CITIES: IDENTITIES, APPROPRIATION OF SPACE AND RESISTANCE PRACTICES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation néolibérale et conservatrice au prisme de l'autoritarisme en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Turquie autoritaire Turquie contestataire, 2 (90)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier comme espace de résistance et de politisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marges urbaines, résistances citadines, 2 (101)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques urbaines en Turquie : entre conservatisme néolibéral et autoritarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a question of prestige&amp;quot;: Climate change as public policy in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green vs. Gray: Urbanizing Turkey, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation under Neoliberal Conservatism in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du parc de Gezi. La réclamation d’un éthos démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Demandes d’ethos démocratique radicales, racines historiques et résistances à la globalisation, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and Identity in Resistance against Neoliberal Urban Planning in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (5), pp.1785-1806. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances spatiales et identitaires. La construction d’un barrage dans une ville arabo‑kurde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Turquie. De l'Etat à l'intime, 44 (2), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.142.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship, minorities and the struggle for a right to the city in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (6-7), pp.817-836. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2013.834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers de contestation...quartiers d'exclusion : politiques d'urbanisation et résistances populaires à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer autrement ? La construction de l'altermondialisme en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123, pp.227-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du printemps ouvrier à l'altermondialisme...le champ militant et le champ politique en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (70), pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigme AKP : regard sur la crise politique en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.547-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits urbains et ville néolibérale. Quelques réflexions a partir des villes en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de l'Association Française de Sociologie "La sociologie, une science contre la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meaning of Gezi Protests. Struggle over Space and Place in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Urban Uprisings, Protests and Movements: European Cities and the Crisis of Neoliberalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Göteborg, Oct 2014, Göteborg, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming a New Democratic Ethos in the City via #Occupy Movements Thinking on Gezi Park Protests in Turkey and Indignados in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Divides: Rethinking Ideology in the Age of Protests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Brookes University, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Pratiques de résistances urbaines aux marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de résistance aux marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR MARGES-équipe EMAM-CITERES, Jun 2014, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)production d'une capitale dans une république de 100 ans: Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université libre de Bruxelles, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumhuriyetin Kalbinde: Ankara’nın Mekânsal, Toplumsal ve Siyasi Yolculuğu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi. SRC Books, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankara: Artisans dans une ville en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delcourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi. ZERO BOOKS, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté en ville. L’épreuve des inégalités spatiales et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de François Rabelais, pp.178, 2017, Perspectives Villes et Territoires, 978-2-86906-497-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Justice and Resistance in the Neoliberal City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildirim Sentürk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi; Yildirim Sentürk. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALGRAVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-137-58631-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58632-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines et résistances citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2 (101), 2016, Marges urbaines et résistances citadines, 978-2-343-09459-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green vs. Gray: Urbanizing Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feza, 28, 2015, Turkish Review</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the City. Henri Lefebvre and Urban Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-5355-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altermondialistes en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.380, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community development, empowerment and youth participation in social-housing neighbourhoods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demet Lüküslü; Jane Batsleer; Harriet Rowley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young People, Radical Democracy and Community Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-113, 2022, Rethinking Community Development, 978-1447362760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de démocratie locale face à un projet urbain. Stratégies de mobilisation diverses dans le cas du Sanitas à Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Nez; Julie Garnier; Catherine Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir dans les centres sociaux. Reconfigurations des engagements militants et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Septentrion, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de démocratie locale face à un projet urbain. Stratégies de mobilisation diverses dans le cas du Sanitas à Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Nez; Julie Garnier; Catherine Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir dans les centres sociaux. Reconfigurations des engagements militants et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03423122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte FLORIN; Anna MADOEUF; Olivier SANMARTIN; Roman STADNICKI; Florence TROIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de François Rabelais, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03042332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges : espaces contestés et contestations dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stadnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Semmoud, P. Signoles (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister et résister dans les marges urbaines. Villes du Bassin méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp 177-214, 2020, 978-2-8004-1749-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte FLORIN; Anna MADOEUF; Olivier SANMARTIN; Roman STADNICKI; Florence TROIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de François Rabelais, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03042334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers informels au prisme de la vulnérabilité résidentielle en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bouillon, A. Deboulet, P. Dietrich-Ragon, Y. Fijalkow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités résidentielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de L'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8159-3401-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, droits et participation citoyenne au Machrek, au Maghreb et en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Semmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Monqid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminismes et développement. Une trilogie en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right to the city and urban resistance in Turkey: A comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael E. Leary-Owhin; John P. McCarthy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledhe Handbook of Henri Lefebvre, The City and Urban Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Routledge Handbooks, 9781138290051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femmes, droits et participation citoyenne au Machrek, au Maghreb et en Turquie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Semmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Monqid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chairman Levy; Andrea Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminisme et développement. Une trilogie en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses de l’Université d’Ottawa, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences et subjectivations citoyennes: Usage du droit dans les mobilisations urbaines à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi; Hervé Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté en ville L’épreuve des inégalités spatiales et des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86906-497-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: La citoyenneté à l'épreuve des inégalités spatiales et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi; Hervé Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté en ville. L'épreuve des inégalités spatiales et des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86906-497-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Resistance and Gecekondu Women in Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity, Justice and Resistance in the Neoliberal City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALGRAVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildirim Sentürk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity, Justice and Resistance in the Neoliberal City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALGRAVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-137-58631-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezi Protests and Beyond: Urban Resistance Under Neoliberal Urbanism in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margit Mayer; Hakan Thörn; Catharina Thörn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Uprisings. Challenging Neoliberal Urbanism in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2016, 978-1-137-50492-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought, Social Inequalities, Adaptation, and Farmers’ Mobility in the Konya Plain of Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Migration and Social Inequality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Advances in Global Change Research, 978-3-319-25796-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, sécheresse et l’avenir des agriculteurs dans la plaine de Konya (Turquie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil et Chloé Vlassopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moilité humaine et environnement. Du global au local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nature et société, 978-2-7592-2331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et résistance spatiale d’un quartier en contexte autoritaire. Le cas du quartier 1 Mayıs à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluriels sur l’incertain politique. Entre dérives identitaires, urbanisation, globalisation économique, réseaux numériques et féminisation du social </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIGHT TO THE CITY AS AN URBAN UTOPIA? PRACTICES OF EVERY DAY RESISTANCE IN A ROMANI NEIGHBOURHOOD IN ISTANBUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the City. Henri Lefebvre and Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-5355-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE, CITOYENNETE ET PRATIQUES DE RESISTANCES ENQUETE A SULUKULE ET HASANKEYF EN TURQUIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés ordinaires. Pour une approche renouvelée des pratiques citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, 2014, 9782811112479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdogan, le choc et les voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://theconversation.com/erdogan-le-choc-et-les-voix-50120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdogan, le pompier pyromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://theconversation.com/erdogan-le-pompier-pyromane-49019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gülçin Erdi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d’un champ d’études sur les villes-capitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148ha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique et la transformation de la vie quotidienne dans une capitale : l’islam politique face à l’héritage républicain à Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/148hc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05539016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, identité et environnement dans une résistance locale. Le cas de Hasankeyf en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, LXXV (285), pp.143-164. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/com.13754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban ınterstices between appropriations and resistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Experience and Urban Creativity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Urban Interstice, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, identité et environnement dans une résistance locale : Cas de Hasankeyf en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Résistances territoriales dans les campagnes des Suds</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03420697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in Citizen Response to Crises: Volunteerism & Social Mobilization During COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Spear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marla A Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Anastasiadis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface. A Journal for and about social movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Organizing amidst Covid-19, 12 (1), pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé et le présent des politiques d’urbanisation et de logement en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les politiques de logement social au Maghreb/Machrek et dans le Sud Global, 38-39 (1-2), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/naqd.038.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03479632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe et Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Nothing will be as before”. The everyday life of Romani community of Sulukule after an urban renewal project in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'EMAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/emam.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women and Resistance in Urban Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatif politika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, CITIES: IDENTITIES, APPROPRIATION OF SPACE AND RESISTANCE PRACTICES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation néolibérale et conservatrice au prisme de l'autoritarisme en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Turquie autoritaire Turquie contestataire, 2 (90)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier comme espace de résistance et de politisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marges urbaines, résistances citadines, 2 (101)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques urbaines en Turquie : entre conservatisme néolibéral et autoritarisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's a question of prestige&amp;quot;: Climate change as public policy in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Green vs. Gray: Urbanizing Turkey, 5 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation under Neoliberal Conservatism in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Turkey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (7), pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance du parc de Gezi. La réclamation d’un éthos démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Demandes d’ethos démocratique radicales, racines historiques et résistances à la globalisation, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances spatiales et identitaires. La construction d’un barrage dans une ville arabo‑kurde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Turquie. De l'Etat à l'intime, 44 (2), pp.215-225. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.142.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space and Identity in Resistance against Neoliberal Urban Planning in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (5), pp.1785-1806. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.12154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship, minorities and the struggle for a right to the city in Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (6-7), pp.817-836. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621025.2013.834134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers de contestation...quartiers d'exclusion : politiques d'urbanisation et résistances populaires à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76, pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer autrement ? La construction de l'altermondialisme en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123, pp.227-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du printemps ouvrier à l'altermondialisme...le champ militant et le champ politique en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures &amp; conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (70), pp.57-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enigme AKP : regard sur la crise politique en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.547-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits urbains et ville néolibérale. Quelques réflexions a partir des villes en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès de l'Association Française de Sociologie "La sociologie, une science contre la nature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meaning of Gezi Protests. Struggle over Space and Place in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Urban Uprisings, Protests and Movements: European Cities and the Crisis of Neoliberalism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Göteborg, Oct 2014, Göteborg, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming a New Democratic Ethos in the City via #Occupy Movements Thinking on Gezi Park Protests in Turkey and Indignados in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging Divides: Rethinking Ideology in the Age of Protests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Brookes University, Apr 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Pratiques de résistances urbaines aux marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de résistance aux marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR MARGES-équipe EMAM-CITERES, Jun 2014, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)production d'une capitale dans une république de 100 ans: Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Université libre de Bruxelles, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumhuriyetin Kalbinde: Ankara’nın Mekânsal, Toplumsal ve Siyasi Yolculuğu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi. SRC Books, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankara: Artisans dans une ville en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delcourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi. ZERO BOOKS, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyenneté en ville. L’épreuve des inégalités spatiales et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de François Rabelais, pp.178, 2017, Perspectives Villes et Territoires, 978-2-86906-497-3. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufr.10362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity, Justice and Resistance in the Neoliberal City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildirim Sentürk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi; Yildirim Sentürk. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALGRAVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-137-58631-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-58632-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines et résistances citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2 (101), 2016, Marges urbaines et résistances citadines, 978-2-343-09459-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green vs. Gray: Urbanizing Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Feza, 28, 2015, Turkish Review</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the City. Henri Lefebvre and Urban Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-5355-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altermondialistes en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.380, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community development, empowerment and youth participation in social-housing neighbourhoods in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demet Lüküslü; Jane Batsleer; Harriet Rowley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young People, Radical Democracy and Community Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-113, 2022, Rethinking Community Development, 978-1447362760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de démocratie locale face à un projet urbain. Stratégies de mobilisation diverses dans le cas du Sanitas à Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Nez; Julie Garnier; Catherine Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir dans les centres sociaux. Reconfigurations des engagements militants et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Septentrion, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs de démocratie locale face à un projet urbain. Stratégies de mobilisation diverses dans le cas du Sanitas à Tours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héloïse Nez; Julie Garnier; Catherine Neveu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir d’agir dans les centres sociaux. Reconfigurations des engagements militants et professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Septentrion, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03423122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte FLORIN; Anna MADOEUF; Olivier SANMARTIN; Roman STADNICKI; Florence TROIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de François Rabelais, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03042332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations citadines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte FLORIN; Anna MADOEUF; Olivier SANMARTIN; Roman STADNICKI; Florence TROIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de François Rabelais, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03042334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges : espaces contestés et contestations dans l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Stadnicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Semmoud, P. Signoles (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister et résister dans les marges urbaines. Villes du Bassin méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp 177-214, 2020, 978-2-8004-1749-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartiers informels au prisme de la vulnérabilité résidentielle en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bouillon, A. Deboulet, P. Dietrich-Ragon, Y. Fijalkow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnérabilités résidentielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de L'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-8159-3401-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes, droits et participation citoyenne au Machrek, au Maghreb et en Turquie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Semmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Monqid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminismes et développement. Une trilogie en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02166441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Right to the city and urban resistance in Turkey: A comparative perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael E. Leary-Owhin; John P. McCarthy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledhe Handbook of Henri Lefebvre, The City and Urban Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Routledge Handbooks, 9781138290051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Femmes, droits et participation citoyenne au Machrek, au Maghreb et en Turquie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Semmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaa Monqid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chairman Levy; Andrea Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, féminisme et développement. Une trilogie en construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses de l’Université d’Ottawa, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02165161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences et subjectivations citoyennes: Usage du droit dans les mobilisations urbaines à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi; Hervé Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté en ville L’épreuve des inégalités spatiales et des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86906-497-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: La citoyenneté à l'épreuve des inégalités spatiales et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gülçin Erdi; Hervé Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyenneté en ville. L'épreuve des inégalités spatiales et des identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-86906-497-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildirim Sentürk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity, Justice and Resistance in the Neoliberal City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALGRAVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-137-58631-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood Resistance and Gecekondu Women in Ankara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity, Justice and Resistance in the Neoliberal City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALGRAVE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01706344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gezi Protests and Beyond: Urban Resistance Under Neoliberal Urbanism in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margit Mayer; Hakan Thörn; Catharina Thörn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Uprisings. Challenging Neoliberal Urbanism in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2016, 978-1-137-50492-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought, Social Inequalities, Adaptation, and Farmers’ Mobility in the Konya Plain of Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Migration and Social Inequality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Advances in Global Change Research, 978-3-319-25796-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique, sécheresse et l’avenir des agriculteurs dans la plaine de Konya (Turquie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christel Cournil et Chloé Vlassopoulou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moilité humaine et environnement. Du global au local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nature et société, 978-2-7592-2331-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et résistance spatiale d’un quartier en contexte autoritaire. Le cas du quartier 1 Mayıs à Istanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluriels sur l’incertain politique. Entre dérives identitaires, urbanisation, globalisation économique, réseaux numériques et féminisation du social </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIGHT TO THE CITY AS AN URBAN UTOPIA? PRACTICES OF EVERY DAY RESISTANCE IN A ROMANI NEIGHBOURHOOD IN ISTANBUL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding the City. Henri Lefebvre and Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-4438-5355-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPACE, CITOYENNETE ET PRATIQUES DE RESISTANCES ENQUETE A SULUKULE ET HASANKEYF EN TURQUIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citoyennetés ordinaires. Pour une approche renouvelée des pratiques citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KARTHALA, 2014, 9782811112479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdogan, le choc et les voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://theconversation.com/erdogan-le-choc-et-les-voix-50120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erdogan, le pompier pyromane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, http://theconversation.com/erdogan-le-pompier-pyromane-49019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01277650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539014v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148hc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13754" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spear" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla A Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasiadis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027054v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479632v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12154" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QTCM1R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.142.0215" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2013.834134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Sent&#252;rk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137586315" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58632-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/understanding-the-city-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/young-people-radical-democracy-and-community-development" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/vulnerabilites-residentielles/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Henri-Lefebvre-The-City-and-Urban-Society-1st/Leary-Owhin-McCarthy/p/book/9781138290051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/citoyennete-en-ville/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706345v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4628-mobilite-humaine-et-environnement.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539014v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148ha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05539016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148hc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13754" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03420697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spear" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marla A Parker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anastasiadis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/naqd.038.0051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.2009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226114v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.142.0215" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2QTCM1R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2013.834134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936694v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079309v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildirim Sent&#252;rk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/fr/book/9781137586315" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-58632-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/understanding-the-city-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/young-people-radical-democracy-and-community-development" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03423122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318332v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/vulnerabilites-residentielles/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563511v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Henri-Lefebvre-The-City-and-Urban-Society-1st/Leary-Owhin-McCarthy/p/book/9781138290051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/citoyennete-en-ville/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706346v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706345v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4628-mobilite-humaine-et-environnement.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213939v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277651v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>