--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -295,261 +295,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-model sequencing versus car sequencing: comparison of feasible solution spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated Decision Support System for planning production, storage and bulk port operations in a fertilizer supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bouzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Louis</w:t>
+                <w:t xml:space="preserve">Najat Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Benichou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2082896⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.108561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716226v1</w:t>
+                <w:t xml:space="preserve">hal-03725131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated Decision Support System for planning production, storage and bulk port operations in a fertilizer supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Bouzekri</w:t>
+                <w:t xml:space="preserve">Mixed-model sequencing versus car sequencing: comparison of feasible solution spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Bara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Giard</w:t>
+                <w:t xml:space="preserve">Alain Benichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 252, pp.108561. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2022.108561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2082896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725131v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A literature review on robust and real-time models for cross-docking</w:t>
               </w:r>
@@ -1094,51 +1094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.469-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 234 (1), pp.278-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 151, pp.20-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,260 +2011,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
+                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
+              <w:t xml:space="preserve">, 2011, 60 (3), pp.385-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516918v1</w:t>
+                <w:t xml:space="preserve">hal-00512750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bounded dynamic programming approach to schedule operations in a cross docking platform</w:t>
+                <w:t xml:space="preserve">Heuristic solutions for transshipment problems in a multiple door cross docking warehouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 60 (3), pp.385-396. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.402-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2010.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00512750v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling cross docking operations under full, partial and no information on inbound arrivals</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (6), pp.889-900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2373,260 +2373,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface modeling and analysis during production ramp-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurène Surbier</w:t>
+                <w:t xml:space="preserve">Definition of spacing constraints for the car sequencing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207540903469043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00465847v1</w:t>
+                <w:t xml:space="preserve">hal-00454445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of spacing constraints for the car sequencing problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+                <w:t xml:space="preserve">Interface modeling and analysis during production ramp-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Surbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Noire</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp 247 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207540903469043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00454445v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment and management for supply chain networks: A case study</w:t>
               </w:r>
@@ -2715,51 +2715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la flexibilité des postes de travail dans une usine terminale automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,256 +3649,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain implementation in supply chains: analysis based on literature reviews and case studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term forecast of inbound order volumes in an industrial logistics warehouse: a comparison of traditional techniques and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Ferreira Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Maryam Esmaeili-Qeshlaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enzo Morosini Frazzon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Movahedkhah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Industrial Engineering and Operations Management - IJCIEOM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216994v1</w:t>
+                <w:t xml:space="preserve">hal-05173140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term forecast of inbound order volumes in an industrial logistics warehouse: a comparison of traditional techniques and machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blockchain implementation in supply chains: analysis based on literature reviews and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Ferreira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Esmaeili-Qeshlaqi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Movahedkhah</w:t>
+                <w:t xml:space="preserve">Enzo Morosini Frazzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Industrial Engineering and Operations Management - IJCIEOM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173140v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Analysis of CCR-DEA application for Logistics performance management</w:t>
               </w:r>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Bou Zeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,51 +4243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa Bou Zeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4669,602 +4669,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling unrelated parallel machines with a common server and sequence dependent setup times</w:t>
+                <w:t xml:space="preserve">Predicting medicine demand fluctuations through Markov chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Raboudi</w:t>
+                <w:t xml:space="preserve">Daniel Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th international workshop on service oriented, holonic and multi-agent manufacturing systems for industry of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania. pp.329-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24291-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716406v1</w:t>
+                <w:t xml:space="preserve">hal-03951534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting medicine demand fluctuations through Markov chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling unrelated parallel machines with a common server and sequence dependent setup times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Raboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vélez</w:t>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siao-Leu Phouratsamay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th international workshop on service oriented, holonic and multi-agent manufacturing systems for industry of the future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951534v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation analysis of factors impacting health product consumption in French hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+                <w:t xml:space="preserve">Vehicle routing optimization for inbound transportation plan of factories in the automotive sector. A Renault case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S I Djamal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022, 10th IFAC Conference on Manufacturing Modelling and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716423v1</w:t>
+                <w:t xml:space="preserve">hal-03595452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supply chain network design problem for the RENAULTvehicle distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle routing optimization for inbound transportation plan of factories in the automotive sector. A Renault case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Serrano</w:t>
+                <w:t xml:space="preserve">Correlation analysis of factors impacting health product consumption in French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Koala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Nguyen</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S I Djamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">MIM 2022, 10th IFAC Conference on Manufacturing Modelling and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595452v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic knowledge model for resource reconfiguration in the context of reconfigurable manufacturing systems</w:t>
               </w:r>
@@ -5354,77 +5354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid simulation/optimization architecture for developing a digital twin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5573,408 +5573,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Digital Chain to Enable the Digital Twin of a Shop Floor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">Integrated Laycan and Berth Allocation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mangione</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.128-138, </w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140594v1</w:t>
+                <w:t xml:space="preserve">hal-02342441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic hybrid Berth Allocation Problem with routing constraints in bulk ports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Bouzekri</w:t>
+                <w:t xml:space="preserve">A Complete Digital Chain to Enable the Digital Twin of a Shop Floor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Giard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.250-258, </w:t>
+              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.128-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921374v1</w:t>
+                <w:t xml:space="preserve">hal-03140594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Laycan and Berth Allocation Problem</w:t>
+                <w:t xml:space="preserve">A dynamic hybrid Berth Allocation Problem with routing constraints in bulk ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Shanghai, China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">APMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.250-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IESM45758.2019.8948110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342441v1</w:t>
+                <w:t xml:space="preserve">hal-02921374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Interest of Reconsidering a Real-Life Car Sequencing Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Benichou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information, Logistics &amp; Supply Chain – ILS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6183,243 +6183,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scale Definition for an Integrated Performance Indicator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+                <w:t xml:space="preserve">A Reliability Model for Cross-docking Location Problem Considering Disruption Risk in Cross-docks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asefeh Hasani Goodarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessameddin Zegordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892086v1</w:t>
+                <w:t xml:space="preserve">hal-01892051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliability Model for Cross-docking Location Problem Considering Disruption Risk in Cross-docks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hessameddin Zegordi</w:t>
+                <w:t xml:space="preserve">A Scale Definition for an Integrated Performance Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seyed Amir Samadi</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892051v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for supply chain modeling</w:t>
               </w:r>
@@ -6615,217 +6615,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simulation-Optimization approach for Managing the Sales and Operations Planning in the Automotive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178657v1</w:t>
+                <w:t xml:space="preserve">hal-01236996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-Optimization approach for Managing the Sales and Operations Planning in the Automotive Industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjecture sur le nombre de portes nécessaires pour une plateforme de crossdocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Catusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Computers &amp; Industrial Engineering, CIE45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">Roadef 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236996v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling issues when using simulation to test the performance of mathematical programming models under stochastic conditions</w:t>
               </w:r>
@@ -7159,407 +7159,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946369v1</w:t>
+                <w:t xml:space="preserve">hal-01061444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des opérations de cross-docking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946441v1</w:t>
+                <w:t xml:space="preserve">hal-01236967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Aroui</w:t>
+                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061444v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Aroui</w:t>
+                <w:t xml:space="preserve">Planification des opérations de cross-docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236967v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
               </w:r>
@@ -7850,515 +7850,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un outil d'aide à la gestion des risques dans les chaînes logistiques : les bases conceptuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre David</w:t>
+                <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t>
+                <w:t xml:space="preserve">Jérôme Thomazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951214v1</w:t>
+                <w:t xml:space="preserve">hal-00904934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling truck arrivals and departures in a cross dock: earliness, tardiness and storage policies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+                <w:t xml:space="preserve">Planification industrielle et commerciale avec long délai d'approvisionnement dans l'industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.711-717</w:t>
+              <w:t xml:space="preserve">Roadef 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946531v1</w:t>
+                <w:t xml:space="preserve">hal-00797820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des retards dans le séquencement des véhicules sur une ligne d'assemblage multi modèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Aroui</w:t>
+                <w:t xml:space="preserve">Simulation-based assessment of the robustness of IP-based truck schedules for cross-docking operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thomazeau</w:t>
+                <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">26th European Conference on Operation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904934v1</w:t>
+                <w:t xml:space="preserve">hal-00859897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification industrielle et commerciale avec long délai d'approvisionnement dans l'industrie automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+                <w:t xml:space="preserve">Vers un outil d'aide à la gestion des risques dans les chaînes logistiques : les bases conceptuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797820v1</w:t>
+                <w:t xml:space="preserve">hal-00951214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based assessment of the robustness of IP-based truck schedules for cross-docking operations</w:t>
+                <w:t xml:space="preserve">Scheduling truck arrivals and departures in a cross dock: earliness, tardiness and storage policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Conference on Operation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.711-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859897v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating sales and operations management in automobile industry under long procurement lead times</w:t>
               </w:r>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Petersburg, Russia. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8547,51 +8547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of worker timetables in cross-docking facilities using simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,51 +8642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model based specification for a decision support tool for supply chain risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delara Saleh Ebrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8763,51 +8763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8858,51 +8858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8921,312 +8921,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of problem types during production ramp-up</w:t>
+                <w:t xml:space="preserve">Contribution of two diagnosis tools to support interface situation during production launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Surbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">CIRP Design Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391357v1</w:t>
+                <w:t xml:space="preserve">hal-00367828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Identification of problem types during production ramp-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Surbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International conference on Computers and Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411570v1</w:t>
+                <w:t xml:space="preserve">hal-00391357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of two diagnosis tools to support interface situation during production launch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurène Surbier</w:t>
+                <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">39th International conference on Computers and Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367828v1</w:t>
+                <w:t xml:space="preserve">hal-00411570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation des croisements de flux dans une plateforme de crossdocking</w:t>
               </w:r>
@@ -9402,51 +9402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des postes de travail selon leur flexibilité dans une usine terminale automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9549,51 +9549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. pp.1168 - 1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9612,351 +9612,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186800v1</w:t>
+                <w:t xml:space="preserve">hal-00186957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Ordonnancement de véhicules sur une ligne de montage pour minimiser le nombre d'interventions des moniteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">FRANCORO / ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186957v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de véhicules sur une ligne de montage pour minimiser le nombre d'interventions des moniteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRANCORO / ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347170v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-level Petri Net Based Modeling Approach for Risk Management in Supply Chain Networks</w:t>
               </w:r>
@@ -10024,51 +10024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d'aide a l'analyse des interactions de contraintes pour l'ordonnancement d'une ligne de montage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10132,51 +10132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des interactions de contraintes sur l ordonnancement d une ligne de montage - Le cas de deux contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10747,59 +10747,63 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Bertelle; Nathan Gouin; Antoine Frémont. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Ports, Supply Chains and Logistics Corridors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.151-163, 2023, </w:t>
+              <w:t xml:space="preserve">, 1, Routledge, pp.151-163, 2023, 9781032429434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003365013-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -10838,51 +10842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mangione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonca Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11441,51 +11445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen G. Greenwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halston Hales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] --. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11676,51 +11680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Torbali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sca.2023.100028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2082896" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Martins Seeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480102v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.12.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asefeh Hasani Goodarzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Nakhai Kamalabadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Husseinzadeh Kashan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00583-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Surbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2013.817624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.02.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBVCB6ST-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H91FJ4ZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3477.990873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeiliqeshlaqi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Movahedkhah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuha Shahid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Beckmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeili-Qeshlaqi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mateus Machado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Allibe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#233;lez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_26" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Djamal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948110" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Samadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Mahdi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Skopinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431793v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Torbali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sca.2023.100028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2082896" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Martins Seeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480102v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.12.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asefeh Hasani Goodarzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Nakhai Kamalabadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Husseinzadeh Kashan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00583-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Surbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2013.817624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBVCB6ST-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H91FJ4ZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3477.990873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeiliqeshlaqi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Movahedkhah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuha Shahid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Beckmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeili-Qeshlaqi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mateus Machado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Allibe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#233;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Djamal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_29" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Samadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391357v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Mahdi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Skopinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431793v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>