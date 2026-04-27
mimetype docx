--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -5244,248 +5244,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic knowledge model for resource reconfiguration in the context of reconfigurable manufacturing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+                <w:t xml:space="preserve">A hybrid simulation/optimization architecture for developing a digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC '22: 26th ACM International Systems and Software Product Line Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3503229.3547040⟩</w:t>
+              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796173v1</w:t>
+                <w:t xml:space="preserve">hal-03718208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid simulation/optimization architecture for developing a digital twin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
+                <w:t xml:space="preserve">A generic knowledge model for resource reconfiguration in the context of reconfigurable manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Allibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">SPLC '22: 26th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz Austria, France. pp.217-223, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3503229.3547040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718208v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing Drug Consumption and Prediction Methods</w:t>
               </w:r>
@@ -5683,51 +5683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Digital Chain to Enable the Digital Twin of a Shop Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7254,312 +7254,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Aroui</w:t>
+                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236967v1</w:t>
+                <w:t xml:space="preserve">hal-00946369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+                <w:t xml:space="preserve">Planification des opérations de cross-docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946369v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des opérations de cross-docking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946441v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
               </w:r>
@@ -8921,217 +8921,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of two diagnosis tools to support interface situation during production launch</w:t>
+                <w:t xml:space="preserve">Identification of problem types during production ramp-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Surbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367828v1</w:t>
+                <w:t xml:space="preserve">hal-00391357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of problem types during production ramp-up</w:t>
+                <w:t xml:space="preserve">Contribution of two diagnosis tools to support interface situation during production launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Surbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">CIRP Design Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391357v1</w:t>
+                <w:t xml:space="preserve">hal-00367828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
               </w:r>
@@ -9720,243 +9720,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de véhicules sur une ligne de montage pour minimiser le nombre d'interventions des moniteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRANCORO / ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347170v1</w:t>
+                <w:t xml:space="preserve">hal-00186800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ordonnancement de véhicules sur une ligne de montage pour minimiser le nombre d'interventions des moniteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Lesert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">FRANCORO / ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186800v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-level Petri Net Based Modeling Approach for Risk Management in Supply Chain Networks</w:t>
               </w:r>
@@ -11680,51 +11680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Torbali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sca.2023.100028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2082896" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Martins Seeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480102v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.12.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asefeh Hasani Goodarzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Nakhai Kamalabadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Husseinzadeh Kashan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00583-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Surbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2013.817624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBVCB6ST-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H91FJ4ZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3477.990873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeiliqeshlaqi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Movahedkhah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuha Shahid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Beckmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeili-Qeshlaqi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mateus Machado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Allibe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#233;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Djamal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_29" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Samadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391357v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Mahdi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Skopinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431793v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Torbali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sca.2023.100028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2082896" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Martins Seeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480102v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.12.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asefeh Hasani Goodarzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Nakhai Kamalabadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Husseinzadeh Kashan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00583-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Surbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2013.817624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBVCB6ST-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H91FJ4ZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3477.990873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeiliqeshlaqi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Movahedkhah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuha Shahid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Beckmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeili-Qeshlaqi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mateus Machado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Allibe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#233;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Djamal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_29" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Samadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367828v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Mahdi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Skopinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431793v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>