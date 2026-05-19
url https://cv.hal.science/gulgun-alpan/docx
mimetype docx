--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -3649,256 +3649,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term forecast of inbound order volumes in an industrial logistics warehouse: a comparison of traditional techniques and machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blockchain implementation in supply chains: analysis based on literature reviews and case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Esmaeili-Qeshlaqi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+                <w:t xml:space="preserve">Renato Ferreira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahdi Movahedkhah</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Morosini Frazzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Industrial Engineering and Operations Management - IJCIEOM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173140v1</w:t>
+                <w:t xml:space="preserve">hal-05216994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain implementation in supply chains: analysis based on literature reviews and case studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+                <w:t xml:space="preserve">Short-term forecast of inbound order volumes in an industrial logistics warehouse: a comparison of traditional techniques and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Esmaeili-Qeshlaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enzo Morosini Frazzon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Movahedkhah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Industrial Engineering and Operations Management - IJCIEOM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bari (IT), Italy</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216994v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Analysis of CCR-DEA application for Logistics performance management</w:t>
               </w:r>
@@ -4440,256 +4440,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition and Evaluation of an Integrative Indicator Implementation for Logistics Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche intégrée basée sur l’intelligence artificielle pour la reconfiguration automatique des systèmes de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Cardoso Guimarães</w:t>
+                <w:t xml:space="preserve">Mathis Allibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics, IN4PL 2023.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Québec à Trois-Rivières, Jun 2023, Trois-Rivieres, Quebec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362580v1</w:t>
+                <w:t xml:space="preserve">hal-04165059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrée basée sur l’intelligence artificielle pour la reconfiguration automatique des systèmes de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+                <w:t xml:space="preserve">Proposition and Evaluation of an Integrative Indicator Implementation for Logistics Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francielly Hedler Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Di Mascolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cardoso Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics, IN4PL 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.149-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49339-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165059v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting medicine demand fluctuations through Markov chain</w:t>
               </w:r>
@@ -4907,164 +4907,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle routing optimization for inbound transportation plan of factories in the automotive sector. A Renault case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Serrano</w:t>
+                <w:t xml:space="preserve">Correlation analysis of factors impacting health product consumption in French hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Koala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Nguyen</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S I Djamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">MIM 2022, 10th IFAC Conference on Manufacturing Modelling and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595452v1</w:t>
+                <w:t xml:space="preserve">hal-03716423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supply chain network design problem for the RENAULTvehicle distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5073,419 +5060,432 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation analysis of factors impacting health product consumption in French hospitals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+                <w:t xml:space="preserve">Vehicle routing optimization for inbound transportation plan of factories in the automotive sector. A Renault case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bou Zeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S I Djamal</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022, 10th IFAC Conference on Manufacturing Modelling and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716423v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid simulation/optimization architecture for developing a digital twin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
+                <w:t xml:space="preserve">A generic knowledge model for resource reconfiguration in the context of reconfigurable manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Allibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling, Management and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.448⟩</w:t>
+              <w:t xml:space="preserve">SPLC '22: 26th ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Graz Austria, France. pp.217-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3503229.3547040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718208v1</w:t>
+                <w:t xml:space="preserve">hal-03796173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic knowledge model for resource reconfiguration in the context of reconfigurable manufacturing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourahim Sylla</w:t>
+                <w:t xml:space="preserve">A hybrid simulation/optimization architecture for developing a digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mangione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC '22: 26th ACM International Systems and Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Graz Austria, France. pp.217-223, </w:t>
+              <w:t xml:space="preserve">MIM 2022, 10th IFAC conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3503229.3547040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796173v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing Drug Consumption and Prediction Methods</w:t>
               </w:r>
@@ -5683,51 +5683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Digital Chain to Enable the Digital Twin of a Shop Floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6336,51 +6336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Di Mascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Manuel Taboada Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7159,407 +7159,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abduh Sayid Albana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061444v1</w:t>
+                <w:t xml:space="preserve">hal-01236967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
+                <w:t xml:space="preserve">Minimizing work overload in mixed model assembly lines: A case study from truck industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Information Systems, Logistics and Supply Chain Connecting worlds ILS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946369v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des opérations de cross-docking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+                <w:t xml:space="preserve">Un modèle de simulation-optimisation pour la planification industrielle et commerciale dans l'industrie automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lâm Laurent Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946441v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Model Assembly Line Sequencing to minimize delays using meta-heuristics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Aroui</w:t>
+                <w:t xml:space="preserve">Planification des opérations de cross-docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Symposium IMSS '14 and CIE '44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236967v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and heuristic solutions based on dynamic programming for mixed model assembly line sequencing</w:t>
               </w:r>
@@ -8921,217 +8921,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of problem types during production ramp-up</w:t>
+                <w:t xml:space="preserve">Contribution of two diagnosis tools to support interface situation during production launch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Surbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">CIRP Design Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391357v1</w:t>
+                <w:t xml:space="preserve">hal-00367828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of two diagnosis tools to support interface situation during production launch</w:t>
+                <w:t xml:space="preserve">Identification of problem types during production ramp-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Surbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and System Management - IESM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montreal, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367828v1</w:t>
+                <w:t xml:space="preserve">hal-00391357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling Transshipment Operations In A Multiple Inbound And Outbound Door Crossdock</w:t>
               </w:r>
@@ -9612,351 +9612,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Larbi</w:t>
+                <w:t xml:space="preserve">Ordonnancement de véhicules sur une ligne de montage pour minimiser le nombre d'interventions des moniteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">FRANCORO / ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186957v1</w:t>
+                <w:t xml:space="preserve">hal-00347170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+                <w:t xml:space="preserve">Scheduling of transhipment operations in a single strip and stack doors crossdock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Noiré</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">19th International Conference on Production Research, ICPR19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186800v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement de véhicules sur une ligne de montage pour minimiser le nombre d'interventions des moniteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radwan El Hadj Khalaf</w:t>
+                <w:t xml:space="preserve">Sur le choix des contraintes d'espacement pour l'ordonnancement des véhicules dans une usine terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Lesert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülgün Alpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Lesert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Noiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRANCORO / ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7e Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois-Rivières,, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347170v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-level Petri Net Based Modeling Approach for Risk Management in Supply Chain Networks</w:t>
               </w:r>
@@ -11680,51 +11680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Torbali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sca.2023.100028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2082896" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Martins Seeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480102v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.12.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asefeh Hasani Goodarzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Nakhai Kamalabadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Husseinzadeh Kashan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00583-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Surbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2013.817624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBVCB6ST-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H91FJ4ZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3477.990873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeiliqeshlaqi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Movahedkhah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuha Shahid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Beckmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeili-Qeshlaqi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mateus Machado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165059v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Allibe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#233;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Djamal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796173v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_29" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Samadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391357v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367828v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Mahdi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Skopinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431793v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouzekri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Torbali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sca.2023.100028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2022.108561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benichou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2082896" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062580" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Martins Seeger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100371" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480102v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.12.056" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asefeh Hasani Goodarzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Nakhai Kamalabadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Husseinzadeh Kashan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00583-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1346313" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m Laurent Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344240v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2016.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VGVTQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.09.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84JVTK3F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francielly Hedler Staudt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos M. Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2015.1030466" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.10.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTJKWHLB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Surbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2013.817624" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-014-1014-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.01.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRQ0FXRF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Larbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.08.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHJP4WJ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2010.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XV9CB16-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454445v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lesert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Noire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903469043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBVCB6ST-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454432v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonca Tuncel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2009.09.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H91FJ4ZR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Noir&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100901v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen A. Jafari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3477.990873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099110v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaujal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Baykal-G&#252;rsoy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.466609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094652v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeiliqeshlaqi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Movahedkhah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuha Shahid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Beckmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahim Sylla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Giannetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ferreira Machado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Morosini Frazzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173140v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Esmaeili-Qeshlaqi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bou Zeid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serrano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Mateus Machado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Koala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350096v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Le Bihan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165059v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Allibe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cardoso Guimar&#227;es" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Manuel Taboada Rodriguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49339-3_9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951534v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V&#233;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao-Leu Phouratsamay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24291-5_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Raboudi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mangione" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Tissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S I Djamal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boussu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503229.3547040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.448" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353040v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM45758.2019.8948110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_11" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921374v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_29" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02895597v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005639v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessameddin Zegordi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Samadi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Eddine Ben Jbara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diekmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Clausen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Eufinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Catusse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen G. Greenwood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222838v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduh Sayid Albana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062156v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomazeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797820v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859897v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halston Hales" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delara Saleh Ebrahimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946531v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859932v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966688v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671684v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671683v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391357v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374911v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozturk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauchau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347170v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Hadj Khalaf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186957v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baptiste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186800v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380174v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noir&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Vienot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Mahdi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098486v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925181v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-15" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190980v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Skopinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431793v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fremont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>