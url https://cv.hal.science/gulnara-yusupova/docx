--- v0 (2026-03-22)
+++ v1 (2026-05-12)
@@ -66,325 +66,325 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic insights reveal fidelity mechanisms of eukaryotic protein synthesis</w:t>
+                <w:t xml:space="preserve">Mechanism of read-through enhancement by aminoglycosides and mefloquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemanja Milicevic</w:t>
+                <w:t xml:space="preserve">Olga Kolosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasse Jenner</w:t>
+                <w:t xml:space="preserve">Yury Zgadzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Myasnikov</w:t>
+                <w:t xml:space="preserve">Artem Stetsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marat Yusupov</w:t>
+                <w:t xml:space="preserve">Anastasia Sukhinina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anastasia Atamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 348 (G1), pp.149-157. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crbiol.180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2420261122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336592v1</w:t>
+                <w:t xml:space="preserve">hal-05343828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of read-through enhancement by aminoglycosides and mefloquine</w:t>
+                <w:t xml:space="preserve">Atomic insights reveal fidelity mechanisms of eukaryotic protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kolosova</w:t>
+                <w:t xml:space="preserve">Nemanja Milicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Zgadzay</w:t>
+                <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Stetsenko</w:t>
+                <w:t xml:space="preserve">Alexander Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Sukhinina</w:t>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Atamas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (17), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 348 (G1), pp.149-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2420261122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crbiol.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343828v1</w:t>
+                <w:t xml:space="preserve">hal-05336592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of natural-product-derived sequanamycins as potent oral anti-tuberculosis agents</w:t>
               </w:r>
@@ -504,103 +504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA reading frame maintenance during eukaryotic ribosome translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemanja Milicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -634,77 +634,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-site drug specificity of the human pathogen Candida albicans ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yury Zgadzay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kolosova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Stetsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,321 +762,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy mechanism of eukaryotic ribosome translocation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Path to the Atomic-Resolution Structures of Prokaryotic and Eukaryotic Ribosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04131-9⟩</w:t>
+              <w:t xml:space="preserve">Биохимия / Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (8), pp.926-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0006297921080046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800932v1</w:t>
+                <w:t xml:space="preserve">hal-03365744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Path to the Atomic-Resolution Structures of Prokaryotic and Eukaryotic Ribosomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accuracy mechanism of eukaryotic ribosome translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muminjon Djumagulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demeshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Jenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Rozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Биохимия / Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (8), pp.926-941. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600 (7889), pp.543-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0006297921080046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365744v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of the Eukaryotic 80S Ribosome as a Potential Anticancer Therapy: A Structural Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Terrosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttranslational modification of Elongation Factor P from Staphylococcus aureus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Golubev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulat Fatkhullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Khusainov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azat Gabdulkhakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1640,5812 +1640,5678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of intermolecular interactions between lissoclimides and the eukaryotic ribosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The multiple flavors of GoU pairs in RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e2782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365753v1</w:t>
+                <w:t xml:space="preserve">hal-02361230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple flavors of GoU pairs in RNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of potassium ions for ribosome structure and function revealed by long-wavelength X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Rozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Khusainov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Duman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Westhof</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitaliy Mykhaylyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.e2782. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.2519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmr.2782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-10409-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361230v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of potassium ions for ribosome structure and function revealed by long-wavelength X-ray diffraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iskander Khusainov</w:t>
+                <w:t xml:space="preserve">Understanding the role of intermolecular interactions between lissoclimides and the eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel El Omari</w:t>
+                <w:t xml:space="preserve">Mélanie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Duman</w:t>
+                <w:t xml:space="preserve">Zef Könst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaliy Mykhaylyk</w:t>
+                <w:t xml:space="preserve">Mikael Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsee Voora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-10409-4⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (6), pp.3223-3232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659834v1</w:t>
+                <w:t xml:space="preserve">hal-03659840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of intermolecular interactions between lissoclimides and the eukaryotic ribosome</w:t>
+                <w:t xml:space="preserve">The Amaryllidaceae Alkaloid Haemanthamine Binds the Eukaryotic Ribosome to Repress Cancer Cell Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vamsee Voora</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Zorbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Bouchta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Saraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz053⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.416-425.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659840v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tautomeric G•U pairs within the molecular ribosomal grip and fidelity of decoding in bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+                <w:t xml:space="preserve">Structural Insights into the Role of Diphthamide on Elongation Factor 2 in mRNA Reading-Frame Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demeshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eder Mancera-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Melnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelita Simonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 430 (17), pp.2677-2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659841v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insights into the Role of Diphthamide on Elongation Factor 2 in mRNA Reading-Frame Maintenance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelita Simonetti</w:t>
+                <w:t xml:space="preserve">Tautomeric G•U pairs within the molecular ribosomal grip and fidelity of decoding in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Rozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (14), pp.7425-7435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02294851v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amaryllidaceae Alkaloid Haemanthamine Binds the Eukaryotic Ribosome to Repress Cancer Cell Growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kritika Saraf</w:t>
+                <w:t xml:space="preserve">Aminoglycoside interactions and impacts on the eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Prokhorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muminjon Djumagulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaya Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (51), pp.E10899-E10908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1715501114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2018.01.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661103v1</w:t>
+                <w:t xml:space="preserve">hal-03365761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoglycoside interactions and impacts on the eukaryotic ribosome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaya Shrestha</w:t>
+                <w:t xml:space="preserve">Structure of the 70S ribosome from human pathogen Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Khusainov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vicens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bochler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.1026-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1715501114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03365761v1</w:t>
+                <w:t xml:space="preserve">hal-02171293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the 70S ribosome from human pathogen Staphylococcus aureus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Myasnikov</w:t>
+                <w:t xml:space="preserve">Inhibition of Eukaryotic Translation by the Antitumor Natural Product Agelastatin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Mcclary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Zinshteyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.605-613.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02171293v1</w:t>
+                <w:t xml:space="preserve">hal-03661121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and dynamics of hibernating ribosomes from Staphylococcus aureus mediated by intermolecular interactions of HPF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Khusainov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vicens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Ayupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Usachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (14), pp.2073-2087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embj.201696105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Eukaryotic Translation by the Antitumor Natural Product Agelastatin A</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of eukaryotic ribosome and its complexes with inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Chemical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 372 (1716), pp.20160184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2017.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661121v1</w:t>
+                <w:t xml:space="preserve">hal-03661123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of eukaryotic ribosome and its complexes with inhibitors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis facilitates an understanding of the structural basis for translation inhibition by the lissoclimides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zef Könst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Szklarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Michalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.1140-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2016.0184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661123v1</w:t>
+                <w:t xml:space="preserve">hal-03659848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis facilitates an understanding of the structural basis for translation inhibition by the lissoclimides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Meyer</w:t>
+                <w:t xml:space="preserve">A glimpse on Staphylococcus aureus translation machinery and its control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Khusainov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Marenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cerciat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaser Hashem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Молекулярная биология / Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4), pp.549-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7868/S0026898416040042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nchem.2800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659848v1</w:t>
+                <w:t xml:space="preserve">hal-02294244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Hypusine-Containing Translation Factor eIF5A Bound to a Rotated Eukaryotic Ribosome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Crystal Structures of the uL3 Mutant Ribosome: Illustration of the Importance of Ribosomal Proteins for Translation Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Mailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garreau de Loubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturas Meskauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 428 (18), pp.3570-3576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.05.011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 428 (10), pp.2195-2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661136v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic Ribosome as a Target for Cardiovascular Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone P Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (23), pp.1319-1321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chembiol.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01415698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amicoumacin A induces cancer cell death by targeting the eukaryotic ribosome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Skvortsov</w:t>
+                <w:t xml:space="preserve">Crystal Structure of Hypusine-Containing Translation Factor eIF5A Bound to a Rotated Eukaryotic Ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Melnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung-Sik Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27720⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 428 (18), pp.3570-3576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661134v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into protein synthesis with proline residues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Byung‐sik Shin</w:t>
+                <w:t xml:space="preserve">Amicoumacin A induces cancer cell death by targeting the eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Prokhorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniya Akulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desislava Makeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Osterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Skvortsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.201642943⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.27720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661132v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel base-pairing interactions at the tRNA wobble position crucial for accurate reading of the genetic code</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marat M. Yusupov</w:t>
+                <w:t xml:space="preserve">Molecular insights into protein synthesis with proline residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Melnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Mailliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Rigger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Neuner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byung‐sik Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10457⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (12), pp.1776-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embr.201642943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294521v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ribosome prohibits the G•U wobble geometry at the first position of the codon–anticodon helix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Novel base-pairing interactions at the tRNA wobble position crucial for accurate reading of the genetic code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Rozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demeshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Khusainov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat M. Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw431⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294675v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Structural Insights into Translational Miscoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Rozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demeshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat M. Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41 (9), pp.798-814. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibs.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glimpse on Staphylococcus aureus translation machinery and its control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Cerciat</w:t>
+                <w:t xml:space="preserve">The ribosome prohibits the G•U wobble geometry at the first position of the codon–anticodon helix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Rozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fechter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marat M. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Молекулярная биология / Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7868/S0026898416040042⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (13), pp.6434-6441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294244v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structures of the uL3 Mutant Ribosome: Illustration of the Importance of Ribosomal Proteins for Translation Efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ribosome biochemistry in crystal structure determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.771-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.050039.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2016.02.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661143v1</w:t>
+                <w:t xml:space="preserve">hal-03661153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the translational infidelity mechanism</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Insights into the origin of the nuclear localization signals in conserved ribosomal proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Melnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ben-Shem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.7251. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.7382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms8251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661150v1</w:t>
+                <w:t xml:space="preserve">hal-03661149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the origin of the nuclear localization signals in conserved ribosomal proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural insights into the translational infidelity mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Rozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demeshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.7382. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.7251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms8382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661149v1</w:t>
+                <w:t xml:space="preserve">hal-03661150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosome biochemistry in crystal structure determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Recognition of Watson-Crick base pairs: constraints and limits due to geometric selection and tautomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Prime Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12703/P6-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.050039.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661153v1</w:t>
+                <w:t xml:space="preserve">hal-03661156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Watson-Crick base pairs: constraints and limits due to geometric selection and tautomerism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural basis for the inhibition of the eukaryotic ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garreau de Loubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Prokhorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolf Holtkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rodnina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Prime Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7519), pp.517-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12703/P6-19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661156v1</w:t>
+                <w:t xml:space="preserve">hal-03661154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Structure of the Eukaryotic 80S Ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83 (1), pp.467-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-biochem-060713-035445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the inhibition of the eukaryotic ribosome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+                <w:t xml:space="preserve">Structural basis for potent inhibitory activity of the antibiotic tigecycline during protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Jenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Starosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Mikolajka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Filonava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (10), pp.3812-3816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1216691110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13737⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661154v1</w:t>
+                <w:t xml:space="preserve">hal-03661163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for potent inhibitory activity of the antibiotic tigecycline during protein synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New structural insights into the decoding mechanism: Translation infidelity via a G·U pair with Watson-Crick geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demeshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587 (13), pp.1848-1857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1216691110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661163v1</w:t>
+                <w:t xml:space="preserve">hal-03661161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural insights into the decoding mechanism: Translation infidelity via a G·U pair with Watson-Crick geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of the 80S yeast ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Melnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garreau de Loubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ben-Shem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Iskakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.759-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2012.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661161v1</w:t>
+                <w:t xml:space="preserve">hal-03661164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new understanding of the decoding principle on the ribosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demeshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 484 (7393), pp.256-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature10913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One core, two shells: bacterial and eukaryotic ribosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Melnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ben-Shem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garreau de Loubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (6), pp.560-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nsmb.2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the 80S yeast ribosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Structure of the Eukaryotic Ribosome at 3.0 Å Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ben Shem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garreau de Loubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Melnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Madina Iskakova</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2012.07.013⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6062), pp.1524-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1212642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03661164v1</w:t>
+                <w:t xml:space="preserve">hal-03661170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structure of the Eukaryotic Ribosome at 3.0 Å Resolution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interactions of the ribosome with mRNA and tRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Demeshkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.325-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2010.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1212642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661170v1</w:t>
+                <w:t xml:space="preserve">hal-03661179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural rearrangements of the ribosome at the tRNA proofreading step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demeshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (9), pp.1072-1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nsmb.1880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of the ribosome with mRNA and tRNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Structural aspects of messenger RNA reading frame maintenance by the ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Jenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demeshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2010.03.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.1790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03661179v1</w:t>
+                <w:t xml:space="preserve">hal-03661176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural aspects of messenger RNA reading frame maintenance by the ribosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of the Eukaryotic Ribosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ben-Shem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.1790⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 330 (6008), pp.1203-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1194294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03661176v1</w:t>
+                <w:t xml:space="preserve">hal-03661172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Eukaryotic Ribosome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ribosomal initiation complexes probed by toeprinting and effect of trans-acting translational regulators in bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fechter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat M. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 540, pp.247-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-59745-558-9_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1194294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03661172v1</w:t>
+                <w:t xml:space="preserve">hal-00391772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal initiation complexes probed by toeprinting and effect of trans-acting translational regulators in bacteria.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fechter</w:t>
+                <w:t xml:space="preserve">A structural view of translation initiation in bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelita Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Myasnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Romby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (3), pp.423-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-008-8416-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-59745-558-9_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00391772v1</w:t>
+                <w:t xml:space="preserve">hal-00391779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural view of translation initiation in bacteria.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messenger RNA conformations in the ribosomal E site revealed by X-ray crystallography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasse Jenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat M. Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (9), pp.846-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.7401044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-008-8416-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00391779v1</w:t>
+                <w:t xml:space="preserve">hal-00189152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNA conformations in the ribosomal E site revealed by X-ray crystallography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural basis for messenger RNA movement on the ribosome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat M. Yusupov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444 (7117), pp.391-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.7401044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00189152v1</w:t>
+                <w:t xml:space="preserve">hal-00188236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for messenger RNA movement on the ribosome.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Translational operator of mRNA on the ribosome: how repressor proteins exclude ribosome binding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Romby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Schulze-Briese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05281⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308 (5718), pp.120-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1105639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00188236v1</w:t>
+                <w:t xml:space="preserve">hal-00187636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational operator of mRNA on the ribosome: how repressor proteins exclude ribosome binding.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Springer</w:t>
+                <w:t xml:space="preserve">Conformational transition of initiation factor 2 from the GTP- to GDP-bound state visualized on the ribosome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander G Myasnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelita Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Giuliodori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio O Gualerzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (12), pp.1145-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1105639⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00187636v1</w:t>
+                <w:t xml:space="preserve">hal-00187706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational transition of initiation factor 2 from the GTP- to GDP-bound state visualized on the ribosome.</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Topography of the Escherichia coli Initiation Factor 2/fMet-tRNAfMet Complex as Studied by Cross-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gulnara Yusupova</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Reinbolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Reinbolt</w:t>
+                <w:t xml:space="preserve">Hiroshi Wakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Wakao</w:t>
+                <w:t xml:space="preserve">Soumaya Laalami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Grunberg-Manago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 35 (9), pp.2978-2984. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi9519415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi9519415⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7455,394 +7321,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of Functionally Active Thermus thermophilus 30S Ribosomal Subunit from Ribosomal 16S RNA and Ribosomal Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Agalarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acid Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1320, Springer New York, pp.303-314, 2016, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2763-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Analysis of Prokaryotic and Eukaryotic Ribosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Ben-Shem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demeshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical approaches to translational control of gene expression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.1-25, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-3991-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of bacterial ribosomes with mRNA and tRNA as studied by X-ray crystallographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasse Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Demeshkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulnara Yusupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marat Yusupov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ribosomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Vienna, pp.45-55, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7091-0215-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7989,51 +7855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milicevic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Jenner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myasnikov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Yusupov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Yusupova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343828v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolosova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Zgadzay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Stetsenko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sukhinina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Atamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2420261122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Amaning" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.01.043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06780-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruchlen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn1062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muminjon Djumagulov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demeshkina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Rozov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04131-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297921080046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pellegrino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Terrosu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golubev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Fatkhullin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat Gabdulkhakov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Bikmullin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Nurullina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01428-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02649160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Khusainov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ti Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15517-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golubev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipp Krasnovid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Validov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Meyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zef K&#246;nst" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Holm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz053" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2782" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel El Omari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Duman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Mykhaylyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10409-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Voora" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky547" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Melnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelita Simonetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCZW91H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zorbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bouchta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Saraf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.01.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Prokhorova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Altman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Shrestha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715501114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bochler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Ayupov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usachev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661121v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcclary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zinshteyn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouanneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2017.04.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659848v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Szklarski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Michalak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2800" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mailliot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Sik Shin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rigger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.05.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P Pellegrino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.11.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Akulich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Makeeva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Osterman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skvortsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27720" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Neuner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#8208;sik Shin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201642943" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat M. Yusupov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10457" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294675v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw431" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294531v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2016.06.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNTD1410-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marenna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cerciat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fechter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Hashem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7868/S0026898416040042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661143v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Meskauskas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dinman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661149v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ben-Shem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8382" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.050039.115" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661156v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12703/P6-19" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biochem-060713-035445" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Holtkamp" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rodnina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13737" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Starosta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mikolajka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Filonava" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216691110" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661168v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10913" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T5KN6GFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2313" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HRTJB60G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661164v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Iskakova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.07.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF6593RF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661170v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ben Shem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1212642" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KXT7M8LL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2010.03.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-259XSW1M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1790" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-44K5GLRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661172v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194294" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-558-9_18" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jenner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8416-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rees" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7401044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05281" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NJ8595ZL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187636v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulze-Briese" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Springer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1105639" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Myasnikov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giuliodori" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O Gualerzi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X5W6CB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Reinbolt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Wakao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Laalami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grunberg-Manago" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9519415" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HW29DNR2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661148v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Agalarov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2763-0_19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3991-2_1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0215-2_4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolosova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Zgadzay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Stetsenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Sukhinina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Atamas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2420261122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemanja Milicevic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Jenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myasnikov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Yusupov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulnara Yusupova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.180" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jidong Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Amaning" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.01.043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06780-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bruchlen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abn1062" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365744v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0006297921080046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muminjon Djumagulov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Demeshkina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Rozov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04131-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pellegrino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Terrosu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13174392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Golubev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulat Fatkhullin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azat Gabdulkhakov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Bikmullin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Nurullina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-020-01428-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02649160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Khusainov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Ti Liu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15517-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golubev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Negroni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipp Krasnovid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Validov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.12901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13915" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westhof" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel El Omari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Duman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaliy Mykhaylyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-10409-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Meyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zef K&#246;nst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Holm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsee Voora" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zorbas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bouchta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Saraf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.01.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Melnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelita Simonetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.06.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNCZW91H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky547" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365761v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Prokhorova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Altman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Shrestha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1715501114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vicens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bochler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1126" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Mcclary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zinshteyn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Jouanneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2017.04.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Ayupov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Usachev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661123v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2016.0184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659848v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Szklarski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Michalak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2800" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marenna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cerciat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fechter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Hashem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7868/S0026898416040042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Mailliot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garreau de Loubresse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Meskauskas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dinman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.02.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01415698v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P Pellegrino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.11.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Sik Shin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rigger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2016.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661134v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniya Akulich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desislava Makeeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Osterman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Skvortsov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27720" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Neuner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung&#8208;sik Shin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201642943" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat M. Yusupov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10457" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2016.06.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNTD1410-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw431" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661153v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.050039.115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661149v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ben-Shem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8382" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661150v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8251" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661156v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12703/P6-19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661154v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Holtkamp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rodnina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13737" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biochem-060713-035445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Starosta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mikolajka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Filonava" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216691110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Iskakova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2012.07.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MF6593RF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661168v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10913" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-T5KN6GFQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2313" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-HRTJB60G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ben Shem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1212642" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2010.03.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-259XSW1M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661174v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1880" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KXT7M8LL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-44K5GLRM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661172v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194294" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Romby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-558-9_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jenner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-008-8416-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189152v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rees" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.7401044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Moras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05281" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NJ8595ZL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187636v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Schulze-Briese" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Springer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1105639" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187706v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Myasnikov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Giuliodori" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio O Gualerzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb1012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X5W6CB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259817v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Reinbolt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Wakao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Laalami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grunberg-Manago" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9519415" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HW29DNR2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Agalarov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2763-0_19" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994108v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3991-2_1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0215-2_4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>