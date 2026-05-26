--- v0 (2026-03-26)
+++ v1 (2026-05-26)
@@ -273,356 +273,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité dynamique de résilience : l’aptitude à faire face aux événements perturbateurs du macro-environnement</w:t>
+                <w:t xml:space="preserve">La capacité dynamique de résilience : l'aptitude à faire face aux événements perturbateurs du macro-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 115 (1), pp.113-133. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.115.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698105v1</w:t>
+                <w:t xml:space="preserve">hal-03903486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité dynamique de résilience : l'aptitude à faire face aux événements perturbateurs du macro-environnement</w:t>
+                <w:t xml:space="preserve">La capacité dynamique de résilience : l’aptitude à faire face aux événements perturbateurs du macro-environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 115 (1), pp.113-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.115.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903486v1</w:t>
+                <w:t xml:space="preserve">hal-03698105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de formation d’une capacité dynamique : le cas d’une petite entreprise internationale1</w:t>
+                <w:t xml:space="preserve">Processus de formation d’une capacité dynamique : le cas d’une petite entreprise internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alphonse-Tilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31, pp.23 - 58. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp. 23-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903459v1</w:t>
+                <w:t xml:space="preserve">hal-02884680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de formation d’une capacité dynamique : le cas d’une petite entreprise internationale</w:t>
+                <w:t xml:space="preserve">Processus de formation d’une capacité dynamique : le cas d’une petite entreprise internationale1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alphonse-Tilloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (1), pp. 23-58</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 31, pp.23 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1044688ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884680v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des routines dans la construction des capacités dynamiques : le cas d’une entreprise dans le secteur touristique</w:t>
               </w:r>
@@ -749,252 +749,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs explicatifs de la modification récurrente des ressources et compétences : le cas de la capacité dynamique d’acquisition d’entreprise</w:t>
+                <w:t xml:space="preserve">Le rôle des capacités dynamiques dans la création et le renforcement d’une compétence organisationnelle : le cas d’un tour-opérateur géré par des dirigeants-actionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903463v1</w:t>
+                <w:t xml:space="preserve">hal-03903476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des capacités dynamiques dans la création et le renforcement d’une compétence organisationnelle : le cas d’un tour-opérateur géré par des dirigeants-actionnaires</w:t>
+                <w:t xml:space="preserve">Les facteurs explicatifs de la modification récurrente des ressources et compétences : le cas de la capacité dynamique d’acquisition d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1045354ar⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (80), pp.69-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.080.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884864v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des capacités dynamiques dans la création et le renforcement d’une compétence organisationnelle : le cas d’un tour-opérateur géré par des dirigeants-actionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp. 38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1045354ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903476v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement de la résilience par un apprentissage post-crise : étude longitudinale sur deux périodes de turbulence</w:t>
               </w:r>
@@ -1862,234 +1862,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Les capacités entrepreneuriales dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacités entrepreneuriales : des organisations aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Management et société, pp. 9-12, 2018, 978-2-37687-106-4</w:t>
+              <w:t xml:space="preserve">, Management et société, pp. 13-18, 2018, 978-2-37687-106-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942704v1</w:t>
+                <w:t xml:space="preserve">hal-02942702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les entreprises établies peuvent-elles développer une capacité entrepreneuriale ? Une réponse par les capacités dynamiques</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacités entrepreneuriales : des organisations aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Management et société, pp. 35-54, 2018, 978-2-37687-106-4</w:t>
+              <w:t xml:space="preserve">, Management et société, pp. 9-12, 2018, 978-2-37687-106-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942687v1</w:t>
+                <w:t xml:space="preserve">hal-02942704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les capacités entrepreneuriales dans les organisations</w:t>
+                <w:t xml:space="preserve">Comment les entreprises établies peuvent-elles développer une capacité entrepreneuriale ? Une réponse par les capacités dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulsun Altintas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacités entrepreneuriales : des organisations aux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Management et société, pp. 13-18, 2018, 978-2-37687-106-4</w:t>
+              <w:t xml:space="preserve">, Management et société, pp. 35-54, 2018, 978-2-37687-106-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942702v1</w:t>
+                <w:t xml:space="preserve">hal-02942687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2351,51 +2351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsun Altintas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ambrosini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Gudergan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2021.100889" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.115.0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alphonse-Tilloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044688ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052768ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045354ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.124.0266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02951044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03767747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/business/view/10.1093/acrefore/9780190224851.001.0001/acrefore-9780190224851-e-20#acrefore-9780190224851-e-20-bibliography-0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190224851.013.20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02931697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kustosz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsun Altintas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903446v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ambrosini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Gudergan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2021.100889" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.115.0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alphonse-Tilloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903459v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044688ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052768ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.080.0069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045354ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03903493v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.124.0266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loilier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03702550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02975042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02951044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03767747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04070430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/business/view/10.1093/acrefore/9780190224851.001.0001/acrefore-9780190224851-e-20#acrefore-9780190224851-e-20-bibliography-0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780190224851.013.20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02942687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02931697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kustosz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>