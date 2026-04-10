--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -520,477 +520,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
+                <w:t xml:space="preserve">Further consideration of working conditions is needed in farm resilience assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.103845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871063v1</w:t>
+                <w:t xml:space="preserve">hal-04382374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further consideration of working conditions is needed in farm resilience assessment</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustine Perrin</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 214, pp.103845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103845⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382374v1</w:t>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">L’élevage bovin laitier en agriculture biologique, une quête d’équilibre à tous les niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soizick Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.7355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage bovin laitier en agriculture biologique, une quête d’équilibre à tous les niveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizick Rouger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883545v1</w:t>
+                <w:t xml:space="preserve">hal-04871063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
@@ -1104,261 +1104,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t>
+              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382402v1</w:t>
+                <w:t xml:space="preserve">hal-04382383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+              <w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382383v1</w:t>
+                <w:t xml:space="preserve">hal-04382402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for and impacts of mainstreaming diversification crops through institutional catering</w:t>
               </w:r>
@@ -1442,347 +1442,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainability transitions in the making in agroecosystems: Changes in research scope and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chauvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Walter a H Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Dogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7516⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.103719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157453v1</w:t>
+                <w:t xml:space="preserve">hal-04166587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En bio, il faut réfléchir à reconnecter culture et élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Zoïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France Agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions in the making in agroecosystems: Changes in research scope and methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter a H Rossing</w:t>
+                <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Dogliotti</w:t>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.103719. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.7516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166587v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agriculture intégrant pleinement les fourrages pour reconnecter culture et élevage, améliorer la circularité et favoriser les services écosystémiques</w:t>
               </w:r>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t>
@@ -2471,295 +2471,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two hundred volumes of Agricultural Systems: Common themes and trends</w:t>
+                <w:t xml:space="preserve">The immediate impact of the first waves of the global COVID-19 pandemic on agricultural systems worldwide: Reflections on the COVID-19 special issue for agricultural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val Snow</w:t>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Stephens</w:t>
+                <w:t xml:space="preserve">Jagadish Timsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadish Timsina</w:t>
+                <w:t xml:space="preserve">Laurens Klerkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, </w:t>
+              <w:t xml:space="preserve">, 2022, 201, pp.103436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758700v1</w:t>
+                <w:t xml:space="preserve">hal-04163378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immediate impact of the first waves of the global COVID-19 pandemic on agricultural systems worldwide: Reflections on the COVID-19 special issue for agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two hundred volumes of Agricultural Systems: Common themes and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Stephens</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jagadish Timsina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurens Klerkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, pp.103436. </w:t>
+              <w:t xml:space="preserve">, 2022, 201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163378v1</w:t>
+                <w:t xml:space="preserve">hal-03758700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
               </w:r>
@@ -2797,51 +2797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
@@ -3344,347 +3344,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">Micro-Level Sustainability Transition Pathways of Institutional Food Services in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, 15p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.943020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693476v1</w:t>
+                <w:t xml:space="preserve">hal-03758510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Level Sustainability Transition Pathways of Institutional Food Services in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Pujos</w:t>
+                <w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Rosiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, 15p. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.943020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758510v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Systems Editors' Picks for World Soil Day 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val Snow</w:t>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadish Timsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 187, </w:t>
@@ -3722,51 +3722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of French organic dairy cattle farms and supply chains to the Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3951,51 +3951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving factors behind subjective resilience on organic dairy sheep farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4042,51 +4042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of resilience factors of organic dairy cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,532 +4153,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience applied to farming: organic farmers’ perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecka Milestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.art5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874785v1</w:t>
+                <w:t xml:space="preserve">hal-02941796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion to organic farming increases dairy farmers’ satisfaction independently of the strategies implemented</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00616-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02543232v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Puillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience applied to farming: organic farmers’ perspectives</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conversion to organic farming increases dairy farmers’ satisfaction independently of the strategies implemented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bancarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Doumayzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00616-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941796v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
               </w:r>
@@ -4798,103 +4798,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Impacts of COVID-19 on agricultural and food systems worldwide and on progress to the sustainable development goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Stephens</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jagadish Timsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Val Snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 183, pp.102873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5045,51 +5045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converting to organic farming as a way to enhance adaptive capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Darnhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5279,51 +5279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion to organic farming decreases the vulnerability of dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,173 +5515,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to climatic and economic variability is mainly driven by farmers’ practices on French organic dairy farms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron K. Hoshide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.01.013⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629096v1</w:t>
+                <w:t xml:space="preserve">hal-02623820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASTRAB: a model for simulating intake regulation and growth of rabbits raised on pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,237 +5707,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.1642-1651. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability to climatic and economic variability is mainly driven by farmers’ practices on French organic dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623820v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
               </w:r>
@@ -6154,291 +6154,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual learning between researchers and farmers during implementation of scientific principles for sustainable development: the case of biodiversity-based agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-017-0440-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602542v1</w:t>
+                <w:t xml:space="preserve">hal-01604850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Mutual learning between researchers and farmers during implementation of scientific principles for sustainable development: the case of biodiversity-based agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (2), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11625-017-0440-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604850v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t>
               </w:r>
@@ -6541,51 +6541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated method to analyze farm vulnerability to climatic and economic variability according to farm configurations and farmers' adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7001,268 +7001,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
+                <w:t xml:space="preserve">A diachronic study of greenhouse gas emissions of French dairy farms according to adaptation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221, pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584820v1</w:t>
+                <w:t xml:space="preserve">hal-02637535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diachronic study of greenhouse gas emissions of French dairy farms according to adaptation pathways</w:t>
+                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.01.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02637535v1</w:t>
+                <w:t xml:space="preserve">hal-01584820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbage intake regulation and growth of rabbits raised on grasslands: back to basics and looking forward</w:t>
               </w:r>
@@ -7376,441 +7376,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935682v1</w:t>
+                <w:t xml:space="preserve">hal-01506357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506357v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01198281v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological framework to facilitate analysis of ecosystem services provided by grassland-based livestock systems</w:t>
               </w:r>
@@ -7913,51 +7913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural diversity to increase adaptive capacity and reduce vulnerability of livestock systems against weather variability – A farm-scale simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 199, pp.301-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8444,385 +8444,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modelling and participatory approach for enhancing learning about adaptation of grassland-based livestock systems to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.739-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-012-0288-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650488v1</w:t>
+                <w:t xml:space="preserve">hal-02643844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming system design to feed the changing world. A review</w:t>
+                <w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 210, pp.119-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201345v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling and participatory approach for enhancing learning about adaptation of grassland-based livestock systems to climate change</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farming system design to feed the changing world. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-011-0075-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-012-0288-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643844v1</w:t>
+                <w:t xml:space="preserve">hal-01201345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of plant productivity are affected by modelling approaches of farm management</w:t>
               </w:r>
@@ -8931,264 +8931,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation framework for the design of grassland-based beef-cattle farms</w:t>
+                <w:t xml:space="preserve">A conceptual model of grassland-based beef systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.20-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644887v1</w:t>
+                <w:t xml:space="preserve">hal-02641945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model of grassland-based beef systems</w:t>
+                <w:t xml:space="preserve">A simulation framework for the design of grassland-based beef-cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.371-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641945v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis and simulation: a suitable combination to support farming systems design</w:t>
               </w:r>
@@ -9200,64 +9200,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9535,277 +9535,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Carre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664658v1</w:t>
+                <w:t xml:space="preserve">hal-02664099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664099v1</w:t>
+                <w:t xml:space="preserve">hal-02664658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t>
               </w:r>
@@ -9830,51 +9830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10161,51 +10161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9E5498B"/>
+    <w:nsid w:val="905AC3E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10392,51 +10392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gumartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-0777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140339345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7355" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1412281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zo&#239;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Dogliotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103719" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Franzluebbers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758700v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Snow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stephens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Wijk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Timsina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103463" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103436" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12583-260313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Milestad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Bouttes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancarel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doumayzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vigui&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00616-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102873" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620883v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0225-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001775" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Mar&#233;chal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0565-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2414" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKS7T4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000598" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2015.1030695" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.08.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWNSG8BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0426-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5X125P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201345v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0075-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643844v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0288-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGM7ZZ55-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.02.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WFZCWZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644887v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.10.002" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K21XDVZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641945v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38F3V7P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gumartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-0777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140339345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1412281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Dogliotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zo&#239;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Franzluebbers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Timsina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Wijk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103436" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Snow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12583-260313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Milestad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Bouttes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancarel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doumayzel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vigui&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00616-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102873" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620883v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0225-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001775" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Mar&#233;chal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0565-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2414" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKS7T4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000598" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2015.1030695" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.08.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWNSG8BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0426-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5X125P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643844v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0288-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGM7ZZ55-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0075-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.02.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WFZCWZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.10.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K21XDVZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38F3V7P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>