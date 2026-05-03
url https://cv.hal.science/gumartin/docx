--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -520,1783 +520,1783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further consideration of working conditions is needed in farm resilience assessment</w:t>
+                <w:t xml:space="preserve">Potential for and impacts of mainstreaming diversification crops through institutional catering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustine Perrin</w:t>
+                <w:t xml:space="preserve">Marine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Lise Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 214, pp.103845. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1412281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382374v1</w:t>
+                <w:t xml:space="preserve">hal-04676047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+                <w:t xml:space="preserve">hal-04871063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage bovin laitier en agriculture biologique, une quête d’équilibre à tous les niveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizick Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (2), pp.7355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871063v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Jouven</w:t>
+                <w:t xml:space="preserve">Further consideration of working conditions is needed in farm resilience assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.103845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585381v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
+                <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382383v1</w:t>
+                <w:t xml:space="preserve">hal-04585381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382402v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for and impacts of mainstreaming diversification crops through institutional catering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine André</w:t>
+                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Pujos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2024.1412281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676047v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability transitions in the making in agroecosystems: Changes in research scope and methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter a H Rossing</w:t>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Dogliotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dephne Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103719⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166587v1</w:t>
+                <w:t xml:space="preserve">hal-04328766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En bio, il faut réfléchir à reconnecter culture et élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Zoïa</w:t>
+                <w:t xml:space="preserve">Sustainability transitions in the making in agroecosystems: Changes in research scope and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter a H Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Dogliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.103719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157031v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">En bio, il faut réfléchir à reconnecter culture et élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zoïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La France Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157453v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agriculture intégrant pleinement les fourrages pour reconnecter culture et élevage, améliorer la circularité et favoriser les services écosystémiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Franzluebbers</w:t>
+                <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.7516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157000v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorène Prost</w:t>
+                <w:t xml:space="preserve">Une agriculture intégrant pleinement les fourrages pour reconnecter culture et élevage, améliorer la circularité et favoriser les services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Franzluebbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.87-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957484v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing energy consumption without compromising food security: the imperative that could transform agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (8), pp.081001. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ace462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157081v1</w:t>
+                <w:t xml:space="preserve">hal-03957484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High work satisfaction despite high workload among European organic mixed livestock farmers: a mixed-method approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing energy consumption without compromising food security: the imperative that could transform agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Schanz</w:t>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Oehen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gun Bernes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Caroline Colnenne-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (8), pp.081001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00852-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ace462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926288v1</w:t>
+                <w:t xml:space="preserve">hal-04157081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming with forages can reconnect crop and livestock operations to enhance circularity and foster ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Franzluebbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2337,4255 +2337,4255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High work satisfaction despite high workload among European organic mixed livestock farmers: a mixed-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Schanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Oehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328766v1</w:t>
+                <w:t xml:space="preserve">hal-03926288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immediate impact of the first waves of the global COVID-19 pandemic on agricultural systems worldwide: Reflections on the COVID-19 special issue for agricultural systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Stephens</w:t>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadish Timsina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Blandine Rosiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark van Wijk</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurens Klerkx</w:t>
+                <w:t xml:space="preserve">Cairistiona Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, pp.103436. </w:t>
+              <w:t xml:space="preserve">, 2022, 201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163378v1</w:t>
+                <w:t xml:space="preserve">hal-03693476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two hundred volumes of Agricultural Systems: Common themes and trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Level Sustainability Transition Pathways of Institutional Food Services in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val Snow</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 201, </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.943020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758700v1</w:t>
+                <w:t xml:space="preserve">hal-03758510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two hundred volumes of Agricultural Systems: Common themes and trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defne Ulukan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Val Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadish Timsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723011v1</w:t>
+                <w:t xml:space="preserve">hal-03758700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits and trade-offs of agricultural diversity for food security in low- and middle-income countries: A review of existing knowledge and evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The immediate impact of the first waves of the global COVID-19 pandemic on agricultural systems worldwide: Reflections on the COVID-19 special issue for agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Waha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cecile Godde</w:t>
+                <w:t xml:space="preserve">Jagadish Timsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bogard</w:t>
+                <w:t xml:space="preserve">Laurens Klerkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100645⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.103436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818575v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">The benefits and trade-offs of agricultural diversity for food security in low- and middle-income countries: A review of existing knowledge and evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Waha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">Cecile Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418638v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être agronome en contexte de transitions : Enjeux et impacts de la transition écologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Casadebaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157015v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defne Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03693492v1</w:t>
+                <w:t xml:space="preserve">hal-03723011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Level Sustainability Transition Pathways of Institutional Food Services in France</w:t>
+                <w:t xml:space="preserve">Être agronome en contexte de transitions : Enjeux et impacts de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.943020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03758510v1</w:t>
+                <w:t xml:space="preserve">hal-04157015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Casagrande</w:t>
+                <w:t xml:space="preserve">Anaïs Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Rosiès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Aude Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cairistiona Topp</w:t>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693476v1</w:t>
+                <w:t xml:space="preserve">hal-03693492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Systems Editors' Picks for World Soil Day 2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Stephens</w:t>
+                <w:t xml:space="preserve">Driving factors behind subjective resilience on organic dairy sheep farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 187, </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-12583-260313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173596v1</w:t>
+                <w:t xml:space="preserve">hal-03434036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of French organic dairy cattle farms and supply chains to the Covid-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustine Perrin</w:t>
+                <w:t xml:space="preserve">Agricultural Systems Editors' Picks for World Soil Day 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Snow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadish Timsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 190, </w:t>
+              <w:t xml:space="preserve">, 2021, 187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227307v1</w:t>
+                <w:t xml:space="preserve">hal-03173596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey Data on European Organic Multi-Species Livestock Farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience of French organic dairy cattle farms and supply chains to the Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.685778⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430934v1</w:t>
+                <w:t xml:space="preserve">hal-03227307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving factors behind subjective resilience on organic dairy sheep farms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Survey Data on European Organic Multi-Species Livestock Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defne Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-12583-260313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2021.685778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03434036v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of resilience factors of organic dairy cattle farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecka Milestad</w:t>
+                <w:t xml:space="preserve">Editorial: Impacts of COVID-19 on agricultural and food systems worldwide and on progress to the sustainable development goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Wijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadish Timsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 183 (August), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102875⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 183, pp.102873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869987v1</w:t>
+                <w:t xml:space="preserve">hal-02880579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience applied to farming: organic farmers’ perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecka Milestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (4), pp.art5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gastal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Julier</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874785v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Conversion to organic farming increases dairy farmers’ satisfaction independently of the strategies implemented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Puillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Alexandre Bancarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Stéphane Doumayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Sandrine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00616-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02930201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion to organic farming increases dairy farmers’ satisfaction independently of the strategies implemented</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Bouttes</w:t>
+                <w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bancarel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Doumayzel</w:t>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Viguié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Bernadette Julier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00616-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02543232v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of resilience factors of organic dairy cattle farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecka Milestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 183 (August), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530505v1</w:t>
+                <w:t xml:space="preserve">hal-02869987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Impacts of COVID-19 on agricultural and food systems worldwide and on progress to the sustainable development goals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Destruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 183, pp.102873. </w:t>
+              <w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880579v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs among individual and collective performances related to crop–livestock integration among farms: a case study in southwestern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Renforcer les capacités d’adaptation des systèmes d’élevage de ruminants: Cadres théoriques, leviers d’action et démarche d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Péquignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.399-416. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13165-018-0237-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622740v1</w:t>
+                <w:t xml:space="preserve">hal-02628299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converting to organic farming as a way to enhance adaptive capacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herbage intake and growth of rabbits under different pasture type, herbage allowance and quality conditions in organic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+                <w:t xml:space="preserve">Heloise Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13165-018-0225-y⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3), pp.495-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620883v1</w:t>
+                <w:t xml:space="preserve">hal-02624994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbage intake and growth of rabbits under different pasture type, herbage allowance and quality conditions in organic production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Audrey Duprat</w:t>
+                <w:t xml:space="preserve">Trade-offs among individual and collective performances related to crop–livestock integration among farms: a case study in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Marianne Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (3), pp.495-501. </w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.399-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118001775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13165-018-0237-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624994v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion to organic farming decreases the vulnerability of dairy farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Converting to organic farming as a way to enhance adaptive capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Bize</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-019-0565-3⟩</w:t>
+              <w:t xml:space="preserve">Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13165-018-0225-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502148v1</w:t>
+                <w:t xml:space="preserve">hal-02620883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer les capacités d’adaptation des systèmes d’élevage de ruminants: Cadres théoriques, leviers d’action et démarche d’accompagnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Conversion to organic farming decreases the vulnerability of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Bize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dedieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-019-0565-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02628299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the serious game Dynamix to design trade relationships among grain and livestock farmers in Ariege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayasu Asai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.207 - 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623820v1</w:t>
+                <w:t xml:space="preserve">hal-01954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PASTRAB: a model for simulating intake regulation and growth of rabbits raised on pastures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Joly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Aaron K. Hoshide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (8), pp.1642-1651. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.184-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117002993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627744v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to climatic and economic variability is mainly driven by farmers’ practices on French organic dairy farms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PASTRAB: a model for simulating intake regulation and growth of rabbits raised on pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.01.013⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.1642-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117002993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629096v1</w:t>
+                <w:t xml:space="preserve">hal-02627744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability to climatic and economic variability is mainly driven by farmers’ practices on French organic dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+                <w:t xml:space="preserve">hal-02629096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the serious game Dynamix to design trade relationships among grain and livestock farmers in Ariege</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Charmeau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954716v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0436-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604850v1</w:t>
+                <w:t xml:space="preserve">hal-01608021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual learning between researchers and farmers during implementation of scientific principles for sustainable development: the case of biodiversity-based agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-017-0440-6⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602542v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual learning between researchers and farmers during implementation of scientific principles for sustainable development: the case of biodiversity-based agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Beudou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (4), pp.36. </w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (2), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0436-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11625-017-0440-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608021v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,77 +6679,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 231, pp.191-202</w:t>
@@ -6791,64 +6791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated method to analyze farm vulnerability to climatic and economic variability according to farm configurations and farmers' adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, vol. 8 (Aout), pp. 1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6895,64 +6895,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire pâturer des lapins ! Ingestion et croissance de lapins au pâturage mesurées dans la première étude sur la cuniculture biologique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,90 +7123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
@@ -7261,64 +7261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbage intake regulation and growth of rabbits raised on grasslands: back to basics and looking forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,1125 +7376,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual framework to support adaptation of farming systems - development and application with Forage Rummy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2014.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506357v1</w:t>
+                <w:t xml:space="preserve">hal-02636036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural diversity to increase adaptive capacity and reduce vulnerability of livestock systems against weather variability – A farm-scale simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199, pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198281v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological framework to facilitate analysis of ecosystem services provided by grassland-based livestock systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21513732.2015.1030695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629763v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural diversity to increase adaptive capacity and reduce vulnerability of livestock systems against weather variability – A farm-scale simulation study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Farrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 199, pp.301-311. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632093v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to support adaptation of farming systems - development and application with Forage Rummy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodological framework to facilitate analysis of ecosystem services provided by grassland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2014.08.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.128-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21513732.2015.1030695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636036v1</w:t>
+                <w:t xml:space="preserve">hal-02629763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for characterization and analysis of plant functional composition in grassland-based farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity provides ecosystem services: scientific results versus stakeholders’ knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Hossard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+                <w:t xml:space="preserve">Marina Lugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.1145-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-013-0426-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2012.00897.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000871v1</w:t>
+                <w:t xml:space="preserve">hal-02644946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’adapter ensemble (éleveurs, conseillers, chercheurs) au changement climatique : enjeux et exemple du Rami fourrager®</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for characterization and analysis of plant functional composition in grassland-based farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Piquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (2), pp.216-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2494.2012.00897.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647234v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity provides ecosystem services: scientific results versus stakeholders’ knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’adapter ensemble (éleveurs, conseillers, chercheurs) au changement climatique : enjeux et exemple du Rami fourrager®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lugnot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippine Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.247 - 256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644946v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling and participatory approach for enhancing learning about adaptation of grassland-based livestock systems to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8605,77 +8605,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 210, pp.119-128</w:t>
@@ -8717,64 +8717,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system design to feed the changing world. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.131-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8821,51 +8821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of plant productivity are affected by modelling approaches of farm management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Schellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8931,950 +8931,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model of grassland-based beef systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité de la composition fonctionnelle de la végétation au sein d’une prairie et entre prairies : caractérisation et analyse dans des élevages herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (1), pp.20-39</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.61-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641945v1</w:t>
+                <w:t xml:space="preserve">hal-02650578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation framework for the design of grassland-based beef-cattle farms</w:t>
+                <w:t xml:space="preserve">A conceptual model of grassland-based beef systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (1), pp.20-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644887v1</w:t>
+                <w:t xml:space="preserve">hal-02641945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and simulation: a suitable combination to support farming systems design</w:t>
+                <w:t xml:space="preserve">A simulation framework for the design of grassland-based beef-cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.371-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/CP10361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646025v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forage rummy: A game to support the participatory design of adapted livestock systems</w:t>
+                <w:t xml:space="preserve">Diagnosis and simulation: a suitable combination to support farming systems design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (12), pp.1442 - 1453. </w:t>
+              <w:t xml:space="preserve">Crop and Pasture Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.328-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/CP10361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643127v1</w:t>
+                <w:t xml:space="preserve">hal-02646025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la composition fonctionnelle de la végétation au sein d’une prairie et entre prairies : caractérisation et analyse dans des élevages herbagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Forage rummy: A game to support the participatory design of adapted livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.1442 - 1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650578v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664099v1</w:t>
+                <w:t xml:space="preserve">hal-02664658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Carre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cruz</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t>
+              <w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664658v1</w:t>
+                <w:t xml:space="preserve">hal-02664099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9938,51 +9938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-site study to classify semi-natural grassland types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10161,51 +10161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="905AC3E8"/>
+    <w:nsid w:val="39C720A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10392,51 +10392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gumartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-0777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140339345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103845" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1412281" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Dogliotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zo&#239;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Franzluebbers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stephens" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Timsina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Wijk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103436" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Snow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103463" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227307v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103082" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12583-260313" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Milestad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Bouttes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancarel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doumayzel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vigui&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00616-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880579v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102873" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620883v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0225-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001775" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Mar&#233;chal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0565-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2414" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629096v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKS7T4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000598" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629763v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2015.1030695" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.08.013" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWNSG8BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644946v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0426-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5X125P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643844v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0288-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGM7ZZ55-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0075-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.02.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WFZCWZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.10.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K21XDVZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38F3V7P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gumartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-0777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140339345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1412281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7355" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Dogliotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103719" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zo&#239;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Franzluebbers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Snow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stephens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Wijk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Timsina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103463" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12583-260313" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102873" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Milestad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Bouttes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancarel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doumayzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vigui&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00616-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2414" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620883v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0225-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Mar&#233;chal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0565-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKS7T4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000598" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.08.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWNSG8BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2015.1030695" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644946v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0426-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5X125P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643844v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0288-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGM7ZZ55-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0075-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.02.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WFZCWZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.10.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K21XDVZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38F3V7P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>