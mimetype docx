--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,10106 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10054 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Martin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gumartin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1875-0777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140339345</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=2UEeEvQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving perspectives on agricultural systems research: Contemporary trends and editorial directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Timsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Prasad Devkota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonius G.T. Schut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Parra-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.104796. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the productivity per unit of livestock, land and labour of organic multi-species livestock farms in six European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Muñoz-Ulecia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (1), pp.100187. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.farsys.2025.100187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulating students’ learning about circularity challenges in agriculture with the CircAgri educational serious game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 549, pp.147772. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2026.147772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reintegrating livestock onto crop farms: A step towards agroenvironmental sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.104356. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further consideration of working conditions is needed in farm resilience assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, pp.103845. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage bovin laitier en agriculture biologique, une quête d’équilibre à tous les niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Rouger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7355. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for and impacts of mainstreaming diversification crops through institutional catering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2024.1412281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability transitions in the making in agroecosystems: Changes in research scope and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter a H Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Dogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103719. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En bio, il faut réfléchir à reconnecter culture et élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zoïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.7516. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une agriculture intégrant pleinement les fourrages pour reconnecter culture et élevage, améliorer la circularité et favoriser les services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Franzluebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key research challenges to supporting farm transitions to agroecology in advanced economies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.11. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing energy consumption without compromising food security: the imperative that could transform agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Chatzimpiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (8), pp.081001. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ace462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming with forages can reconnect crop and livestock operations to enhance circularity and foster ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Franzluebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High work satisfaction despite high workload among European organic mixed livestock farmers: a mixed-method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Schanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Oehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gun Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00852-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dephne Ulukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gun Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00930-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two hundred volumes of Agricultural Systems: Common themes and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Val Snow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Timsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immediate impact of the first waves of the global COVID-19 pandemic on agricultural systems worldwide: Reflections on the COVID-19 special issue for agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Timsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurens Klerkx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.103436. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling chain combining soft and hard models to assess a bundle of ecosystem services provided by a diversity of cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126412. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits and trade-offs of agricultural diversity for food security in low- and middle-income countries: A review of existing knowledge and evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Waha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bogard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Ulukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gun Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être agronome en contexte de transitions : Enjeux et impacts de la transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Grillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Level Sustainability Transition Pathways of Institutional Food Services in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6, 15p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2022.943020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay: A game for the participatory design of locally adapted cereal-legume intercrops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rosiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairistiona Topp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 201, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural Systems Editors' Picks for World Soil Day 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Val Snow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Timsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.103006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of French organic dairy cattle farms and supply chains to the Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey Data on European Organic Multi-Species Livestock Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defne Ulukan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Moerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gun Bernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2021.685778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors behind subjective resilience on organic dairy sheep farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12583-260313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of resilience factors of organic dairy cattle farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Milestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (August), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience applied to farming: organic farmers’ perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecka Milestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.art5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ley pastures in tomorrow’s cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00620-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to organic farming increases dairy farmers’ satisfaction independently of the strategies implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Bouttes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bancarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doumayzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Viguié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-020-00616-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Impacts of COVID-19 on agricultural and food systems worldwide and on progress to the sustainable development goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Stephens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Timsina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Val Snow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.102873. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs among individual and collective performances related to crop–livestock integration among farms: a case study in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Péquignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.399-416. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-018-0237-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Converting to organic farming as a way to enhance adaptive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Bouttes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ika Darnhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.235-247. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-018-0225-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbage intake and growth of rabbits under different pasture type, herbage allowance and quality conditions in organic production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.495-501. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118001775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion to organic farming decreases the vulnerability of dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Bouttes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulven Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-019-0565-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcer les capacités d’adaptation des systèmes d’élevage de ruminants: Cadres théoriques, leviers d’action et démarche d’accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayasu Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron K. Hoshide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.184-194. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASTRAB: a model for simulating intake regulation and growth of rabbits raised on pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.1642-1651. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117002993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to climatic and economic variability is mainly driven by farmers’ practices on French organic dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Bouttes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.89-97. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the serious game Dynamix to design trade relationships among grain and livestock farmers in Ariege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Charmeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 235, pp.207 - 212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual learning between researchers and farmers during implementation of scientific principles for sustainable development: the case of biodiversity-based agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Steyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Online (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-017-0440-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Beudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (4), pp.36. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0436-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara F. Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.247 - 255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de l’herbe par des monogastriques en agriculture biologique : des expériences à prolonger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.191-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated method to analyze farm vulnerability to climatic and economic variability according to farm configurations and farmers' adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 8 (Aout), pp. 1-16. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire pâturer des lapins ! Ingestion et croissance de lapins au pâturage mesurées dans la première étude sur la cuniculture biologique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ryschawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayasu Asai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of greenhouse gas emissions of French dairy farms according to adaptation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 221, pp.50-59. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbage intake regulation and growth of rabbits raised on grasslands: back to basics and looking forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (10), pp.1609-1618. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rangeland Rummy - A board game to support adaptive management of rangeland-based livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Farrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 147, pp.236-245. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological framework to facilitate analysis of ecosystem services provided by grassland-based livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biodiversity Science Ecosystem Services and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (2), pp.128-144. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21513732.2015.1030695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural diversity to increase adaptive capacity and reduce vulnerability of livestock systems against weather variability – A farm-scale simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 199, pp.301-311. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework to support adaptation of farming systems - development and application with Forage Rummy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.52-61. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for characterization and analysis of plant functional composition in grassland-based farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (2), pp.216-227. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2012.00897.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter ensemble (éleveurs, conseillers, chercheurs) au changement climatique : enjeux et exemple du Rami fourrager®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Gin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.247 - 256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity provides ecosystem services: scientific results versus stakeholders’ knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.1145-1155. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-013-0426-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling and participatory approach for enhancing learning about adaptation of grassland-based livestock systems to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.739-750. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-012-0288-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 210, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming system design to feed the changing world. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.131-149. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-011-0075-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of plant productivity are affected by modelling approaches of farm management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schellberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Ewert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual model of grassland-based beef systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.20-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation framework for the design of grassland-based beef-cattle farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (4), pp.371-385. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2010.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and simulation: a suitable combination to support farming systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop and Pasture Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (4), pp.328-336. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/CP10361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage rummy: A game to support the participatory design of adapted livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (12), pp.1442 - 1453. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de la composition fonctionnelle de la végétation au sein d’une prairie et entre prairies : caractérisation et analyse dans des élevages herbagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 201, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herb'sim : un modèle pour raisonner la production et l'utilisation de l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 201, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing potential flexibility in grassland use : An application to the French Aubrac area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Josien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-site study to classify semi-natural grassland types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Theau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (4), pp.508-515. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2008.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10161,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C720A3"/>
+    <w:nsid w:val="376DE854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10392,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gumartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-0777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140339345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1412281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7355" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103845" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166587v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Dogliotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103719" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157031v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zo&#239;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Franzluebbers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12592" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Snow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stephens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Wijk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Timsina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103463" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434036v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12583-260313" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173596v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103082" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880579v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102873" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Milestad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Bouttes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancarel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doumayzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vigui&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00616-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628299v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2414" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620883v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0225-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502148v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Mar&#233;chal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0565-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKS7T4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636864v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000598" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.08.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWNSG8BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2015.1030695" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644946v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0426-6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5X125P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643844v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0288-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGM7ZZ55-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0075-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642676v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.02.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WFZCWZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.10.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K21XDVZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38F3V7P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gumartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1875-0777" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140339345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2UEeEvQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05619815v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Timsina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Wijk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Prasad Devkota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonius G.T. Schut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Parra-L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104796" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz-Ulecia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05553946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2026.147772" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103845" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04883545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1412281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Dogliotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103719" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157031v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zo&#239;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7516" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Franzluebbers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957484v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00855-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ace462" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12592" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Snow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Stephens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103463" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurens Klerkx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Waha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Godde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bogard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100645" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.943020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.103006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103082" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moerman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2021.685778" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12583-260313" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02869987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Milestad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102875" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00620-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02543232v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Bouttes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bancarel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doumayzel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vigui&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00616-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02880579v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102873" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620883v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0225-y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624994v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Legendre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duprat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001775" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502148v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bize" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Mar&#233;chal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0565-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2414" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627744v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Joly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002993" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629096v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSKS7T4M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637535v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.01.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQCKTBZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636864v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roinsard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000598" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506357v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Farrie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Moreau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.08.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z787309-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21513732.2015.1030695" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636036v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.08.013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWNSG8BF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000871v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2012.00897.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LQ3DSST1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lugnot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-013-0426-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9V5X125P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643844v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-012-0288-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NGM7ZZ55-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201345v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0075-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schellberg" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2012.02.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WFZCWZ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644887v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2010.10.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K21XDVZ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP10361" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643127v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.013" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X38F3V7P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650578v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664099v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Charron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008063" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fleury" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.11.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ6KRHD8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>