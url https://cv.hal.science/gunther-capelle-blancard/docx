--- v0 (2026-03-25)
+++ v1 (2026-04-24)
@@ -404,577 +404,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nonstandard Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Menkveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dreber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Holzmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Johannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (3), pp.2339-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jofi.13337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of the capital gains tax on the Korean derivatives market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 64, pp.105434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.frl.2024.105434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shareholders and the environment: a review of four decades of academic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Scholtens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jofi.13337⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.123005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac3c6e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socially Responsible Investing Strategies under Pressure: Evidence from the COVID-19 Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of portfolio management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (9), pp.178-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jpm.2021.1.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement socialement responsable : Changement structurel et faux semblant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Petit-Romec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (300), pp.61-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2021.00576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526664v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-03526650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stock market is not the economy? Insights from the Covid-19 crisis</w:t>
               </w:r>
@@ -1036,477 +1036,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Focus on… Tax havens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Baraké</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (01)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovereign bond yield spreads and sustainability: An empirical analysis of OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Oueghlissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Scholtens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.156-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Every Little Helps? ESG News and Stock Market Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157 (2), pp.543-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10551-017-3667-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau genre de finance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Reberioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1er semestre/spring 2019 (25), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/regulation.14632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02188817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...210 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les banques et les paradis fiscaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Baraké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1716,3075 +1716,3075 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Curbing the Growth of Stock Trading? Order-to-Trade Ratios and Financial Transaction Taxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.48-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi servent les (centaines de milliers de milliards de) transactions boursières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.127.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incidence of Bank Levy and Bank Market Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (3), pp.1023-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rof/rfw069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the French securities transaction tax on market liquidity and volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intfin.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.166 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier à Paris, travailler à Londres : fuite des cerveaux et allocation des talents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Comprendre la finance, Hors-série n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More Bankers, More Growth? Evidence from OECD Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecno.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The abrogation of the “Impôt sur les opérations de bourse” did not foster the French stock market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2016.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The weighting of CSR dimensions: one size does not fit all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0007650315620118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance d’entreprise et finance de marché : une influence par ricochets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Comprendre la finance, Hors-série n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les banques ne paient pas assez d'impôts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Performance of Socially Responsible Funds: Does the Screening Process Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Monjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.494-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-036X.2012.00643.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment bien choisir sa banque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vers une finance au service de la société ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les performances extra-financières : le véritable défi de l'ISR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (326), pp.109-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Index Trading and Agricultural Commodity Prices: A Panel Granger Causality Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126-127, pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends in the literature on socially responsible investment: Looking for the keys under the lamppost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8608.2012.01658.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxation des activités financières : modalités et objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 361, pp.93-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrer entre stabilité et croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 742-743, supplément G20, pp.xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Does the Stock Market Respond to Chemical Disasters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (2), pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2009.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are derivatives dangerous? A literature survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.67-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of socially responsible investing: Evidence from stock index redefinitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Investing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2), pp.76-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés dérivés sont-ils dangereux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.601.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des marchés boursiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Novembre-Décembre (34, n° spécial "La mondialisation financière"), pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International nonlinear causality between stock markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond-Feingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (8), pp.663-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13518470802042112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origines et solution à la crise financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.446-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Buncefield oil depot explosion. Where there's smoke, there's (stock market) fire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Financial Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17446540701579006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What drives the market value of firms in the defense industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.14-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rfe.2007.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The measurement of financial intermediation in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japan and the World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (1), pp.40-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.japwor.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price clustering in the CAC 40 index options market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Chaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (15), pp.1201-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603100600949218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les places financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127 (3), pp.37. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 90, pp.93-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Petit</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciements boursiers chez Michelin et Danone : beaucoup de bruit pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.55-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...1022 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destais</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'investissement socialement responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giamporcaro-Saunière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 361, pp.93-97</w:t>
+              <w:t xml:space="preserve">, 2006, 331, pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agences de notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 742-743, supplément G20, pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (331), pp.64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La supervision bancaire en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (1), pp.77-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical evidence on periodically collapsing stock price bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond-Feingold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (1), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350485042000187480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Les marchés dérivés sont-ils dangereux ?</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés dérivés et « trading » de volatilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (1), pp.157-171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 54 (3), pp.663-674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...1166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement des agents non financiers en Europe : le rôle des intermédiaires financiers demeure prépondérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 366, pp.63-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,90 +5052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental, Social and Governance (ESG) performance and sovereign bond spreads: an empirical analysis of OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Scholtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World finance conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mauritius, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5880,51 +5880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance est un jeu dangereux ! Jeux et questions sur la finance à intérêt garanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J'ai Lu, pp.92, 2010, Librio Mémo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6290,51 +6290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ability of banks to shift corporate income taxes to customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MIT Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxation and Regulation of the Financial Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -6376,51 +6376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The burden of bank taxation: Corporate income tax vs. bank levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Edgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balancing bank regulation and taxation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -6516,363 +6516,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La crise financière et économique mondiale : échecs des politiques économiques et inefficience des marchés financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Maupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe, Chine : des Etats au cœur des crises économiques et financières mondiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2013, 978-2-343-01939-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who pays bank taxes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Havrylchyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VoxEU E-books. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding Banks in Emerging Markets: Observing, Asking or Experimenting?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intermédiation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian de Boissieu et Jézabel Couppey-Soubeyran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes financiers : mutations, crises et régulation. 4e éd.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.xx-xx, 2013, 978-2717865523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...179 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la finance ne sert plus la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEPII. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie mondiale 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.78-90, 2012, Repères n°604, 9782707174444</w:t>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie Mondiale 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7167,182 +7167,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intermédiation bancaire et financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian de Boissieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes financiers : mutations, crises et régulation. 3e édition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.33-50, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la place financière de Paris ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management : enjeux de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.21-29, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638462v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00629529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation des activités financières dans l'Union européenne</w:t>
               </w:r>
@@ -7729,95 +7729,95 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Standard Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert J Menkveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dreber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Holzmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dreber</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magnus Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
@@ -7847,51 +7847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,295 +7903,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Are derivatives dangerous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00605908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How does the stock market respond to petrochemical disasters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00696984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.1-33</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What drives the market value of firms in the defense industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00115655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The measurement of financial intermediation in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8391,90 +8391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental, Social and Governance (ESG) performance and sovereign bond spreads: an empirical analysis of OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Scholtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8593,51 +8593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every Little Helps? ESG news disclosure and stock market reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8668,90 +8668,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental, Social and Governance (ESG) performance and sovereign bond spreads: an empirical analysis of OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Scholtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8870,51 +8870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9184,51 +9184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prélèvements obligatoires et les entreprises du secteur financier - rapports particuliers parties 3 et 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9428,51 +9428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpaf003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemakhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Menkveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Johannesson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jofi.13337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desroziers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit-Romec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac3c6e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2021.1.288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3667-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Barak&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.284.0549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0049-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2017.02.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650315620118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2016.03.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Glachant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecno.12051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2012.00643.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8608.2012.01658.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VKTFG3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laguna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2009.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couderc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japwor.2006.08.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340294v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond-Feingold" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518470802042112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17446540701579006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2007.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chaudhury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100600949218" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giamporcaro-Sauni&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350485042000187480" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vandelanoite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jurczenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1042-444X(01)00031-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00CG3J4R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krugman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Obstfeld" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Marzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Betb&#232;ze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Boissieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Maupard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235326v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087507v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Menkveld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242315v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpaf003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Menkveld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Johannesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jofi.13337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemakhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105434" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desroziers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac3c6e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2021.1.288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit-Romec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Barak&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3667-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14632" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.284.0549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0049-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2017.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecno.12051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2016.03.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650315620118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Glachant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2012.00643.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8608.2012.01658.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VKTFG3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laguna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2009.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couderc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond-Feingold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518470802042112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17446540701579006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2007.02.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japwor.2006.08.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chaudhury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100600949218" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giamporcaro-Sauni&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350485042000187480" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vandelanoite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jurczenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1042-444X(01)00031-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00CG3J4R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krugman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Obstfeld" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Marzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Betb&#232;ze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Boissieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Maupard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015269v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235326v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087507v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Menkveld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242315v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>