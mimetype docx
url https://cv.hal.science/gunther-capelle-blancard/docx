--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -404,4387 +404,4387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of the capital gains tax on the Korean derivatives market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.105434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.105434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonstandard Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Menkveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dreber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Holzmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (3), pp.2339-2390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jofi.13337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Emna Khemakhem</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’investissement socialement responsable : Changement structurel et faux semblant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Petit-Romec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (300), pp.61-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shareholders and the environment: a review of four decades of academic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Scholtens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (12), pp.123005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac3c6e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socially Responsible Investing Strategies under Pressure: Evidence from the COVID-19 Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of portfolio management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (9), pp.178-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3905/jpm.2021.1.288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The stock market is not the economy? Insights from the Covid-19 crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covid Economics Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.29-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Every Little Helps? ESG News and Stock Market Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (2), pp.543-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-017-3667-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouveau genre de finance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Reberioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1er semestre/spring 2019 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.14632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus on… Tax havens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Baraké</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (01)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovereign bond yield spreads and sustainability: An empirical analysis of OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Oueghlissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Scholtens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.156-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les banques et les paradis fiscaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Baraké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.131.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thaler ou comment la finance est devenue comportementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Broihanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (4), pp.549-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.284.0549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the Point of (the Hundreds of Thousands of Billions of) Stock Transactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41294-017-0049-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence of Bank Levy and Bank Market Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Havrylchyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.1023-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rof/rfw069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curbing the Growth of Stock Trading? Order-to-Trade Ratios and Financial Transaction Taxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Financial Markets, Institutions and Money</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.48-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intfin.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi servent les (centaines de milliers de milliards de) transactions boursières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.127.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The weighting of CSR dimensions: one size does not fit all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0007650315620118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The abrogation of the “Impôt sur les opérations de bourse” did not foster the French stock market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 64, pp.105434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.105434⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Bert Scholtens</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finance d’entreprise et finance de marché : une influence par ricochets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Glachant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Comprendre la finance, Hors-série n°10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Olivier David Zerbib</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the French securities transaction tax on market liquidity and volatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of portfolio management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3905/jpm.2021.1.288⟩</w:t>
+              <w:t xml:space="preserve">International Review of Financial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.166 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irfa.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier à Paris, travailler à Londres : fuite des cerveaux et allocation des talents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Comprendre la finance, Hors-série n°10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More Bankers, More Growth? Evidence from OECD Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecno.12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment bien choisir sa banque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vers une finance au service de la société ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les banques ne paient pas assez d'impôts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 331, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Performance of Socially Responsible Funds: Does the Screening Process Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Monjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.494-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-036X.2012.00643.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer les performances extra-financières : le véritable défi de l'ISR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 47 (300), pp.61-99. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 39 (326), pp.109-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Adrien Desroziers</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Index Trading and Agricultural Commodity Prices: A Panel Granger Causality Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covid Economics Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 126-127, pp.51-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2110-7017(13)60036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mona Baraké</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends in the literature on socially responsible investment: Looking for the keys under the lamppost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8608.2012.01658.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Bert Scholtens</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxation des activités financières : modalités et objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 361, pp.93-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Petit</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrer entre stabilité et croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 742-743, supplément G20, pp.xx-xx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Does the Stock Market Respond to Chemical Disasters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/regulation.14632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (2), pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lé</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are derivatives dangerous? A literature survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.67-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00608097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of socially responsible investing: Evidence from stock index redefinitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Investing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2), pp.76-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00390979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés dérivés sont-ils dangereux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.601.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The measurement of financial intermediation in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japan and the World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (1), pp.40-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.japwor.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International nonlinear causality between stock markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond-Feingold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (8), pp.663-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13518470802042112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration des marchés boursiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Novembre-Décembre (34, n° spécial "La mondialisation financière"), pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origines et solution à la crise financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.446-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Buncefield oil depot explosion. Where there's smoke, there's (stock market) fire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Financial Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17446540701579006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What drives the market value of firms in the defense industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (1), pp.14-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rfe.2007.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price clustering in the CAC 40 index options market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mo Chaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Financial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (15), pp.1201-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09603100600949218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les places financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 131 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 90, pp.93-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...979 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agences de notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
-              </w:r>
-[...542 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 361, pp.93-97</w:t>
+              <w:t xml:space="preserve">, 2006, 20 (331), pp.64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00305375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciements boursiers chez Michelin et Danone : beaucoup de bruit pour rien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 742-743, supplément G20, pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.55-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'investissement socialement responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giamporcaro-Saunière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 331, pp.70-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical evidence on periodically collapsing stock price bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raymond-Feingold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (1), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350485042000187480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couderc</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La supervision bancaire en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (2), pp.76-86</w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (1), pp.77-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les marchés dérivés sont-ils dangereux ?</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés dérivés et « trading » de volatilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 60 (1), pp.157-171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 54 (3), pp.663-674</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...1166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00265674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement des agents non financiers en Europe : le rôle des intermédiaires financiers demeure prépondérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 366, pp.63-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,90 +5052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental, Social and Governance (ESG) performance and sovereign bond spreads: an empirical analysis of OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Scholtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World finance conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mauritius, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5880,51 +5880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance est un jeu dangereux ! Jeux et questions sur la finance à intérêt garanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J'ai Lu, pp.92, 2010, Librio Mémo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6290,51 +6290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ability of banks to shift corporate income taxes to customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MIT Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxation and Regulation of the Financial Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -6376,51 +6376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The burden of bank taxation: Corporate income tax vs. bank levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edward Edgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balancing bank regulation and taxation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -6516,363 +6516,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'intermédiation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian de Boissieu et Jézabel Couppey-Soubeyran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les systèmes financiers : mutations, crises et régulation. 4e éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.xx-xx, 2013, 978-2717865523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La crise financière et économique mondiale : échecs des politiques économiques et inefficience des marchés financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Maupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe, Chine : des Etats au cœur des crises économiques et financières mondiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, 2013, 978-2-343-01939-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who pays bank taxes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VoxEU E-books. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Banks in Emerging Markets: Observing, Asking or Experimenting?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la finance ne sert plus la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEPII. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie mondiale 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.78-90, 2012, Repères n°604, 9782707174444</w:t>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie Mondiale 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7167,182 +7167,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour la place financière de Paris ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management : enjeux de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.21-29, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intermédiation bancaire et financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian de Boissieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes financiers : mutations, crises et régulation. 3e édition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.33-50, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629529v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00638462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La localisation des activités financières dans l'Union européenne</w:t>
               </w:r>
@@ -7729,90 +7729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Standard Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert J Menkveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dreber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Holzmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7847,51 +7847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7903,295 +7903,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How does the stock market respond to petrochemical disasters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are derivatives dangerous?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What drives the market value of firms in the defense industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00115655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The measurement of financial intermediation in Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8391,90 +8391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental, Social and Governance (ESG) performance and sovereign bond spreads: an empirical analysis of OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Scholtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8593,51 +8593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Every Little Helps? ESG news disclosure and stock market reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8649,272 +8649,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The impact of the resale right on the British art market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Farchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environmental, Social and Governance (ESG) performance and sovereign bond spreads: an empirical analysis of OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Oueghlissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Scholtens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...86 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of the French Securities Transaction Tax on Market Liquidity and Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Havrylchyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9184,51 +9184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prélèvements obligatoires et les entreprises du secteur financier - rapports particuliers parties 3 et 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9428,51 +9428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpaf003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Menkveld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Johannesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jofi.13337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077547v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemakhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105434" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526647v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desroziers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac3c6e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2021.1.288" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit-Romec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Barak&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3667-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14632" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.284.0549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0049-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2017.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecno.12051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2016.03.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650315620118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Glachant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2012.00643.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8608.2012.01658.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VKTFG3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laguna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2009.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couderc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340294v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond-Feingold" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518470802042112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670271v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17446540701579006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2007.02.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265547v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japwor.2006.08.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chaudhury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100600949218" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311135v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giamporcaro-Sauni&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350485042000187480" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vandelanoite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jurczenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1042-444X(01)00031-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00CG3J4R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krugman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Obstfeld" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Marzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Betb&#232;ze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Boissieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Maupard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015269v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638462v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235326v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087507v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Menkveld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696984v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242315v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouvatier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Delatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oep/gpaf003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077557v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0125" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Broihanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reberioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.157.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Khemakhem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Menkveld" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Holzmeister" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Huber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Johannesson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jofi.13337" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desroziers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Petit-Romec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00576" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Scholtens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac3c6e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03526650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David Zerbib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3905/jpm.2021.1.288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342872v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3667-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.14632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Barak&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Oueghlissi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2018.11.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.131.0189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.284.0549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41294-017-0049-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Havrylchyk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rof/rfw069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2017.02.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.127.0037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297088v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0007650315620118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2016.03.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Glachant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2016.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labonne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecno.12051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merckaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00802363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Monjon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2012.00643.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00733402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monjon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8608.2012.01658.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VKTFG3C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Laguna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2009.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608097v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couderc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367999v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.601.0157" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soulat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japwor.2006.08.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305387v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond-Feingold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13518470802042112" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17446540701579006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2007.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Chaudhury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100600949218" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265670v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giamporcaro-Sauni&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265671v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350485042000187480" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265672v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chauveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265675v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vandelanoite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308985v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jurczenko" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1042-444X(01)00031-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00CG3J4R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741704v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077571v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077569v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krugman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Obstfeld" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melitz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399838v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Berk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Marzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854084v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Artus" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Betb&#232;ze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Boissieu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610970v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311139v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296636v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297085v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Maupard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854058v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235326v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05116106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Persaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04650041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04087507v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert J Menkveld" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696984v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605908v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00115655v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00197104v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03592456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03101505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441840v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141335v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140868v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242315v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296626v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bellando" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>